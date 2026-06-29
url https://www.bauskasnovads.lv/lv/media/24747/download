--- v0 (2025-10-18)
+++ v1 (2026-06-29)
@@ -1,861 +1,2914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
+    <w:p w14:paraId="2C8A514F" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="009C3B88" w:rsidRDefault="00E7564B" w:rsidP="00FD363A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8832"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5625"/>
+        <w:gridCol w:w="4632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w14:paraId="38BF975E" w14:textId="77777777" w:rsidTr="000672FB">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="22B14808" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="286"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="515E1DFD" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="00B94EAE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E0393">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bauskas novada Sociālajam dienestam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="589F8083" w14:textId="77777777" w:rsidTr="00B94EAE">
+        <w:trPr>
+          <w:trHeight w:val="548"/>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="72A0EDBA" w14:textId="56C60CD6" w:rsidR="00A61B0D" w:rsidRDefault="00F052B5" w:rsidP="00A61B0D">
+          <w:p w14:paraId="06251B93" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="007E0393" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...59 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w14:paraId="2E173FCC" w14:textId="77777777" w:rsidTr="000672FB">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="33243D44" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="573"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="291EC705" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
+          <w:p w14:paraId="7A11FE93" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC5C470" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
+          <w:p w14:paraId="1F603734" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A0DCA50" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
+          <w:p w14:paraId="49328BA6" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00D3759F" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w14:paraId="4AE7A2C4" w14:textId="77777777" w:rsidTr="000672FB">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="0F931E34" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF73BB1" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
+          <w:p w14:paraId="104F2B01" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>personas kods)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B9D330" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
+          <w:p w14:paraId="48317BE9" w14:textId="02684E73" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A61B0D">
+          </w:p>
+          <w:p w14:paraId="2D6B7C7A" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00D3759F" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w14:paraId="69CB5503" w14:textId="77777777" w:rsidTr="000672FB">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="3CDC4B93" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="335C1A3D" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
+          <w:p w14:paraId="19FA681E" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00DF71BD" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A61B0D">
+            <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(adrese)</w:t>
+              <w:t>(deklarētā dzīvesvietas adrese)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F675240" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
+          <w:p w14:paraId="3678F55B" w14:textId="76963717" w:rsidR="00E7564B" w:rsidRPr="00DF71BD" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59696F36" w14:textId="7BCC58BA" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w14:paraId="58AF2B19" w14:textId="77777777" w:rsidTr="000672FB">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="3DB6BD26" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BF2335" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRDefault="00165A8C" w:rsidP="00165A8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(faktiskā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dzīvesv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF71BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adrese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja atšķiras no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dekl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. adreses</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF71BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB67E92" w14:textId="77777777" w:rsidR="00165A8C" w:rsidRDefault="00165A8C" w:rsidP="00165A8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05BCF95B" w14:textId="64BCB6D6" w:rsidR="00165A8C" w:rsidRPr="00B3594A" w:rsidRDefault="00165A8C" w:rsidP="00165A8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="12061570" w14:textId="77777777" w:rsidTr="00B94EAE">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3889465B" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
+          <w:p w14:paraId="26833146" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="00165A8C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(t</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ālrunis</w:t>
             </w:r>
-            <w:r w:rsidR="00C73375">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, e-pasts</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055CEAFA" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
-[...10 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53153359" w14:textId="77777777" w:rsidR="00A61B0D" w:rsidRPr="00A61B0D" w:rsidRDefault="00A61B0D" w:rsidP="00A61B0D">
-      <w:pPr>
+    <w:p w14:paraId="0E711659" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237311B3" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="008642E2" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>IESNIEGUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7C7569" w14:textId="584BD0BB" w:rsidR="00E7564B" w:rsidRPr="00372A1A" w:rsidRDefault="00E7564B" w:rsidP="00372A1A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="008600CA" w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sociālās rehabilitācijas pakalpojuma piešķiršanu bērnam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB10468" w14:textId="3DA160FC" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA56B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lūdzu piešķirt </w:t>
+      </w:r>
+      <w:r w:rsidR="008600CA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sociālās rehabilitācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B15813">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pakalpojumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bērnam __________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008642E2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B02B34A" w14:textId="73127B83" w:rsidR="00E7564B" w:rsidRPr="008642E2" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6555"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008642E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE31556" w14:textId="1EF79FB0" w:rsidR="004D1D09" w:rsidRPr="004D1D09" w:rsidRDefault="00E7564B" w:rsidP="004D1D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>personas kods: _____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1D09">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71714AD3" w14:textId="2E1E3496" w:rsidR="008642E2" w:rsidRPr="008642E2" w:rsidRDefault="008600CA" w:rsidP="00064CD0">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biedrībā “</w:t>
+      </w:r>
+      <w:r w:rsidR="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cerību spārni”, Rūpniecības ielā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0077686D" w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Bauskā, Bauskas novadā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A97B97B" w14:textId="2DE00DC9" w:rsidR="00077117" w:rsidRPr="008642E2" w:rsidRDefault="00077117" w:rsidP="00064CD0">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dienas aprūpes centrā</w:t>
+      </w:r>
+      <w:r w:rsidR="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Baldones ielā 65, Iecavā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Bauskas novad</w:t>
+      </w:r>
+      <w:r w:rsidR="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F84D8D" w14:textId="383775F5" w:rsidR="008600CA" w:rsidRPr="008642E2" w:rsidRDefault="008600CA" w:rsidP="00064CD0">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008642E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cits _______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00064CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699CE08C" w14:textId="0889C4BE" w:rsidR="00E7564B" w:rsidRPr="00AF5A37" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="009264A2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>esniegumam pievienoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenti </w:t>
+      </w:r>
+      <w:r w:rsidR="009264A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(atzīmējiet atbilstošo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425F4F26" w14:textId="0D315CCA" w:rsidR="00E7564B" w:rsidRPr="009264A2" w:rsidRDefault="00E7564B" w:rsidP="009264A2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009264A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ģimenes ārsta izsniegta izziņa par personas veselības stāvokli, kurā norādīts(-i) funkcionālo traucējumu veids(-i) un akūtas infekcijas (piemēram, plaušu tuberkuloze aktīvajā stadijā, akūtas infekcijas slimības) pazīmes (ja tādas ir), kas var ietekmēt sociālo pakalpojumu sniegšanas kārtību;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009264A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009264A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izziņā papildus norāda rekomendācijas aprūpei un profilaksei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009264A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2217D3" w14:textId="3ECDB1E9" w:rsidR="00E7564B" w:rsidRPr="009264A2" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009264A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>citi dokumenti:_________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009264A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8C9453" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00080505" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00080505">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Parakstot šo iesniegumu, apliecinu, ka:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32230ED1" w14:textId="5A49F2B7" w:rsidR="00E7564B" w:rsidRPr="00080505" w:rsidRDefault="00080505" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00080505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nepieciešamo sociālo pakalpojumu / sociālās palīdzības nodrošināšanu, ievērojot Bauskas novada pašvaldības personas datu apstrādes aizsardzības politiku un normatīvo aktu prasības</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00080505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628D91F5" w14:textId="1CE8076D" w:rsidR="004D2A2C" w:rsidRDefault="00E7564B" w:rsidP="004D2A2C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B4748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>visas sniegtās ziņas ir precīzas un patiesas un apzinos, ka par nepatiesu ziņu sniegšanu iestājas atbildība, saskaņā ar normatīvajiem aktiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F106EA1" w14:textId="77777777" w:rsidR="004D2A2C" w:rsidRPr="004D2A2C" w:rsidRDefault="004D2A2C" w:rsidP="004D2A2C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D930C3E" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="002039FD" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="-99"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002039FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lēmumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002039FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vēlos saņemt (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>izvēlieties vienu saņemšanas veidu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002039FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D49A4A2" w14:textId="1A2CDEAD" w:rsidR="00E7564B" w:rsidRPr="002D0AFA" w:rsidRDefault="00E7564B" w:rsidP="00C76559">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="709" w:right="-96"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektroniski uz ies</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niegumā norādīto e-pasta adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3D82F0" w14:textId="0443A158" w:rsidR="00E7564B" w:rsidRPr="002D0AFA" w:rsidRDefault="00E7564B" w:rsidP="00C76559">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="709" w:right="-96"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pa pastu uz</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklarētās dzīvesvietas adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD511D9" w14:textId="7B3F67A6" w:rsidR="00E7564B" w:rsidRPr="002D0AFA" w:rsidRDefault="00E7564B" w:rsidP="00C76559">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="709" w:right="-96"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klātienē kādā no Bauskas novada Sociālā dienesta klientu pieņemšanas vietām (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>norād</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AFA" w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AFA" w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788FAAA7" w14:textId="77777777" w:rsidR="00372A1A" w:rsidRDefault="00372A1A" w:rsidP="007A3161">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148DFBC8" w14:textId="77777777" w:rsidR="007A3161" w:rsidRDefault="007A3161" w:rsidP="007A3161">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dokumentus iesniedza pilnvarotā persona:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2600D5AA" w14:textId="77777777" w:rsidR="007A3161" w:rsidRPr="00D119B9" w:rsidRDefault="007A3161" w:rsidP="007A3161">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120863">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0911A278" w14:textId="77777777" w:rsidR="007A3161" w:rsidRDefault="007A3161" w:rsidP="007A3161">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (personas kods)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0492828E" w14:textId="77777777" w:rsidR="007A3161" w:rsidRDefault="007A3161" w:rsidP="007A3161">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A73477" w14:textId="77777777" w:rsidR="007A3161" w:rsidRPr="00120863" w:rsidRDefault="007A3161" w:rsidP="007A3161">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40947985" w14:textId="77777777" w:rsidR="007A3161" w:rsidRPr="00FD351D" w:rsidRDefault="007A3161" w:rsidP="007A3161">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...56 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A68D5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(izdevēja iestādes nosaukums, vieta, datums, numurs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B06B750" w14:textId="77777777" w:rsidR="007A3161" w:rsidRDefault="007A3161" w:rsidP="007A3161">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB3434A" w14:textId="77777777" w:rsidR="007A3161" w:rsidRDefault="007A3161" w:rsidP="007A3161">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F6D4B2" w14:textId="5F62B52F" w:rsidR="002A68D5" w:rsidRPr="0008425C" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07863">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Datums: ___</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07863">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...49 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__.20____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Iesniedzēja paraksts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008425C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008425C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008425C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454A6E68" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRPr="00394859" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
+      <w:pPr>
         <w:ind w:right="-949"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="2BF0E0A1" w14:textId="77777777" w:rsidR="00F052B5" w:rsidRDefault="00F052B5" w:rsidP="00F052B5">
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537A5908" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRPr="0008425C" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B66C2A" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRPr="0008425C" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C603C15" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRPr="00BD5845" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pieņēma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sociālā darba speciālists</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EDCDA5" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6379"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="52E64F03" w14:textId="77777777" w:rsidR="00F052B5" w:rsidRPr="00F052B5" w:rsidRDefault="00F052B5" w:rsidP="00F052B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(paraksts un paraksta atšifrējums)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F6E885" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6379"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7642E4EB" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6379"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F550AD2" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRPr="00103F8D" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAŅEMTS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8D1970" w14:textId="77777777" w:rsidR="002A68D5" w:rsidRPr="00103F8D" w:rsidRDefault="002A68D5" w:rsidP="002A68D5">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F052B5">
-[...11 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F052B5">
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F052B5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____. _____. 20_____.  Nr. ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4337E244" w14:textId="3D62CA47" w:rsidR="00493AA8" w:rsidRPr="007F2C20" w:rsidRDefault="00493AA8" w:rsidP="002A68D5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...61 lines deleted...]
-    <w:sectPr w:rsidR="00A61B0D" w:rsidRPr="00F052B5" w:rsidSect="00F052B5">
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00493AA8" w:rsidRPr="007F2C20" w:rsidSect="00165A8C">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1841" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="849" w:bottom="1134" w:left="1701" w:header="426" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="29D687C5" w14:textId="77777777" w:rsidR="00821DC4" w:rsidRDefault="00821DC4" w:rsidP="00165A8C">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="37CA088C" w14:textId="77777777" w:rsidR="00821DC4" w:rsidRDefault="00821DC4" w:rsidP="00165A8C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...18 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3FBE8874" w14:textId="43AA1A50" w:rsidR="00E50D43" w:rsidRDefault="00E50D43" w:rsidP="00E50D43">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="2419363A" w14:textId="77777777" w:rsidR="000471D6" w:rsidRDefault="000471D6">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="09ACDA96" w14:textId="77777777" w:rsidR="000471D6" w:rsidRDefault="000471D6">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2392DCE5" w14:textId="77777777" w:rsidR="00821DC4" w:rsidRDefault="00821DC4" w:rsidP="00165A8C">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="757C370E" w14:textId="77777777" w:rsidR="00821DC4" w:rsidRDefault="00821DC4" w:rsidP="00165A8C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="03E2793A" w14:textId="77777777" w:rsidR="000471D6" w:rsidRDefault="000471D6">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1A41B626" w14:textId="77777777" w:rsidR="006A0113" w:rsidRPr="002E535C" w:rsidRDefault="006A0113" w:rsidP="006A0113">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>APSTIPRINĀTS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="65F5A020" w14:textId="77777777" w:rsidR="006A0113" w:rsidRPr="002E535C" w:rsidRDefault="006A0113" w:rsidP="006A0113">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ar Bauskas novada Sociālā dienesta </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1B0CE10A" w14:textId="7B6CAC63" w:rsidR="006A0113" w:rsidRPr="002E535C" w:rsidRDefault="006A0113" w:rsidP="006A0113">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">vadītājas </w:t>
+    </w:r>
+    <w:r w:rsidR="00156C12">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>22</w:t>
+    </w:r>
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.07.2025. rīkojumu Nr. 2025/1-4/16</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5822084F" w14:textId="6A7A598A" w:rsidR="006A0113" w:rsidRPr="002E535C" w:rsidRDefault="006A0113" w:rsidP="006A0113">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>25</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>. pielikums</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="51D3EFB8" w14:textId="77777777" w:rsidR="00165A8C" w:rsidRDefault="00165A8C">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="5E6B3AE4" w14:textId="77777777" w:rsidR="000471D6" w:rsidRDefault="000471D6">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D590666"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31948256"/>
+    <w:lvl w:ilvl="0" w:tplc="7F1CDDAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36EA6359"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58B0F490"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B76656A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D2B28562"/>
+    <w:lvl w:ilvl="0" w:tplc="59405D58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EA72A16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="835245B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61455220"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28E0933C"/>
+    <w:lvl w:ilvl="0" w:tplc="F8081766">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00674965"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F052B5"/>
+    <w:rsidRoot w:val="006044B0"/>
+    <w:rsid w:val="000471D6"/>
+    <w:rsid w:val="00064CD0"/>
+    <w:rsid w:val="00077117"/>
+    <w:rsid w:val="00080505"/>
+    <w:rsid w:val="000926EE"/>
+    <w:rsid w:val="000D212E"/>
+    <w:rsid w:val="00156C12"/>
+    <w:rsid w:val="00163DCA"/>
+    <w:rsid w:val="00165A8C"/>
+    <w:rsid w:val="001768D4"/>
+    <w:rsid w:val="001A4CB5"/>
+    <w:rsid w:val="00201F43"/>
+    <w:rsid w:val="002A68D5"/>
+    <w:rsid w:val="002D0AFA"/>
+    <w:rsid w:val="002F3B7C"/>
+    <w:rsid w:val="00372A1A"/>
+    <w:rsid w:val="003B664C"/>
+    <w:rsid w:val="003C5129"/>
+    <w:rsid w:val="004106EB"/>
+    <w:rsid w:val="0047046E"/>
+    <w:rsid w:val="00493AA8"/>
+    <w:rsid w:val="004A5D23"/>
+    <w:rsid w:val="004D1D09"/>
+    <w:rsid w:val="004D2A2C"/>
+    <w:rsid w:val="004E3ED4"/>
+    <w:rsid w:val="004F6EF4"/>
+    <w:rsid w:val="004F706B"/>
+    <w:rsid w:val="006044B0"/>
+    <w:rsid w:val="006A0113"/>
+    <w:rsid w:val="006F61CA"/>
+    <w:rsid w:val="00710556"/>
+    <w:rsid w:val="0077686D"/>
+    <w:rsid w:val="007A3161"/>
+    <w:rsid w:val="007F2C20"/>
+    <w:rsid w:val="00821DC4"/>
+    <w:rsid w:val="008600CA"/>
+    <w:rsid w:val="008642E2"/>
+    <w:rsid w:val="009264A2"/>
+    <w:rsid w:val="00B57424"/>
+    <w:rsid w:val="00BC6D10"/>
+    <w:rsid w:val="00BD7E05"/>
+    <w:rsid w:val="00C76559"/>
+    <w:rsid w:val="00E50D43"/>
+    <w:rsid w:val="00E7564B"/>
+    <w:rsid w:val="00FD363A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="20632D05"/>
+  <w14:docId w14:val="68F4544F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B04ACE95-B451-4846-9657-D0A06F780D25}"/>
+  <w15:docId w15:val="{21380683-C091-40A4-A0D3-0C22A1B73CDA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1183,257 +3236,329 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="006044B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Galvene">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F052B5"/>
+    <w:rsid w:val="006044B0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006044B0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000926EE"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F052B5"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00165A8C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00165A8C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1542,73 +3667,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>643</Characters>
+  <Pages>2</Pages>
+  <Words>1676</Words>
+  <Characters>956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1768</CharactersWithSpaces>
+  <CharactersWithSpaces>2627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Dita Četverga</dc:creator>
+  <dc:creator>Ilze Kalnina Molotoka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>