--- v0 (2025-10-20)
+++ v1 (2026-06-19)
@@ -1,697 +1,743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="0F69CE63" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="007936E1" w:rsidRDefault="000926EE" w:rsidP="000926EE">
-[...72 lines deleted...]
-    <w:p w14:paraId="0739BB18" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE"/>
+    <w:p w14:paraId="01C58A21" w14:textId="7F449B60" w:rsidR="004C21AC" w:rsidRDefault="004C21AC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000926EE" w:rsidRPr="00A61B0D" w14:paraId="77A8E57A" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00F62036" w:rsidRPr="00A61B0D" w14:paraId="5163239C" w14:textId="77777777" w:rsidTr="00B06F63">
         <w:trPr>
           <w:trHeight w:val="286"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCB4070" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="0F1D2BD3" w14:textId="77777777" w:rsidR="00B06F63" w:rsidRDefault="00B06F63" w:rsidP="00B06F63">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C73F5C9" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00A61B0D" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="05095088" w14:textId="01899953" w:rsidR="00F62036" w:rsidRPr="00A61B0D" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0393">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bauskas novada Sociālajam dienestam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000926EE" w:rsidRPr="00A61B0D" w14:paraId="164BA480" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00F62036" w:rsidRPr="00A61B0D" w14:paraId="0AD8542E" w14:textId="77777777" w:rsidTr="00A255E6">
         <w:trPr>
           <w:trHeight w:val="548"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="257861C6" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="007E0393" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="6359E5F8" w14:textId="77777777" w:rsidR="00B06F63" w:rsidRPr="007E0393" w:rsidRDefault="00B06F63" w:rsidP="00110F67">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000926EE" w:rsidRPr="00A61B0D" w14:paraId="0CDA9354" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00F62036" w:rsidRPr="00A61B0D" w14:paraId="41827FB1" w14:textId="77777777" w:rsidTr="00A255E6">
         <w:trPr>
           <w:trHeight w:val="573"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF2857C" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00A61B0D" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="28223092" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00A61B0D" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68F7CEB8" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00A61B0D" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="42AE0BEF" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00A61B0D" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05C25F9C" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00D3759F" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="2A0CA0D3" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00D3759F" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000926EE" w:rsidRPr="00A61B0D" w14:paraId="474F16E7" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00F62036" w:rsidRPr="00A61B0D" w14:paraId="3417086E" w14:textId="77777777" w:rsidTr="00A255E6">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3852C513" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00A61B0D" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="46697641" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00A61B0D" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>personas kods)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A5F2F49" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="56EA63FE" w14:textId="695172DD" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A61B0D">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="10A5E501" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00D3759F" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="790AF2F1" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00D3759F" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000926EE" w:rsidRPr="00A61B0D" w14:paraId="3EC01BA2" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00F62036" w:rsidRPr="00A61B0D" w14:paraId="178D9C54" w14:textId="77777777" w:rsidTr="00A255E6">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="402E76F5" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00DF71BD" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="72AB279E" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00DF71BD" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(deklarētā dzīvesvietas adrese)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51966314" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00DF71BD" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="2B1BD96D" w14:textId="74B06F4F" w:rsidR="00F62036" w:rsidRPr="00DF71BD" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF71BD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1163DA73" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00C320A8" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="6670FC58" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00C320A8" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000926EE" w:rsidRPr="00A61B0D" w14:paraId="27202AD0" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00F62036" w:rsidRPr="00A61B0D" w14:paraId="35872249" w14:textId="77777777" w:rsidTr="00A255E6">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF0F5FB" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="2EB30C9F" w14:textId="60CE9C99" w:rsidR="00F62036" w:rsidRDefault="00B06F63" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF71BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(faktiskā dzīvesvietas adrese</w:t>
+              <w:t>(fakt.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62036" w:rsidRPr="00DF71BD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dzīvesvietas adrese</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, ja atšķiras no deklarētās adreses</w:t>
+              <w:t xml:space="preserve">, ja atšķiras no </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF71BD">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dekl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62036">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adreses</w:t>
+            </w:r>
+            <w:r w:rsidR="00F62036" w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3919A01C" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00B3594A" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="715A7DC2" w14:textId="77777777" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25F7FBE4" w14:textId="77777777" w:rsidR="00B06F63" w:rsidRPr="00B3594A" w:rsidRDefault="00B06F63" w:rsidP="00B06F63">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000926EE" w:rsidRPr="00A61B0D" w14:paraId="4F6BB3FA" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00F62036" w:rsidRPr="00A61B0D" w14:paraId="21E66681" w14:textId="77777777" w:rsidTr="00A255E6">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="181742D5" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00A61B0D" w:rsidRDefault="000926EE" w:rsidP="00B94EAE">
+          <w:p w14:paraId="1C3B16CD" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00A61B0D" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(t</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ālrunis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, e-pasts</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71E46C69" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
-      <w:pPr>
+    <w:p w14:paraId="1EF726E7" w14:textId="77777777" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00B06F63">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="631FFC3E" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
-      <w:pPr>
+    <w:p w14:paraId="0A9C1CB3" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="004625D4" w:rsidRDefault="00F62036" w:rsidP="00F62036">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004625D4">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FFA1F0" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="0026699F" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="2205BC05" w14:textId="441D583C" w:rsidR="00F62036" w:rsidRPr="004625D4" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="36F451C6" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00EC4897" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004625D4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>par aprūpes mājās pakalpojuma piešķiršanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3634" w:rsidRPr="004625D4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilngadīgai personai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510AE01C" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00EC4897" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55F1EDBF" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="29447946" w14:textId="2A97D836" w:rsidR="00F62036" w:rsidRDefault="00B568CF" w:rsidP="00630F43">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk120863219"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Lūdzu piešķirt aprūpes mājās pakalpojumu. Sakarā ar to, ka________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D3AA9E7" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+        <w:t xml:space="preserve">Lūdzu piešķirt aprūpes mājās pakalpojumu. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62036">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sakarā ar to, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62036">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00630F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42ED49DF" w14:textId="519BF928" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00630F43">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0E94E3E1" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+      <w:r w:rsidR="00630F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2437C8E1" w14:textId="67B26199" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00630F43">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="00F6E3DE" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+      <w:r w:rsidR="00630F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B22238D" w14:textId="4709D7E3" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00630F43">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________.</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00AF5A37">
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00630F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00B568CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BA9A76" w14:textId="2737C0FE" w:rsidR="00F62036" w:rsidRPr="00AF5A37" w:rsidRDefault="00630F43" w:rsidP="00B81F8C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Iesniegumam pievienoti</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62036" w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003906C3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šādi </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62036" w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumenti </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62036" w:rsidRPr="00630F43">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(atzīmēt pievienotos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF5A37">
+        <w:t>atzīmējiet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62036" w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pievienotos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62036" w:rsidRPr="00AF5A37">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C4DEA8" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="0CC46A3A" w14:textId="40565677" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk161645702"/>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00427E2A">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -746,58 +792,52 @@
       <w:r w:rsidRPr="00303A6B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zziņā papildus norāda rekomendācijas aprūpei un profilaksei</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00303A6B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, ja persona vēlas saņemt aprūpi mājās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00303A6B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pakalpojumu grupu mājā (dzīvoklī), pusceļa mājā, dienas aprūpes centrā, specializētās darbnīcas pakalpojumu, īslaicīgās sociālās aprūpes jeb atelpas brīža pakalpojumu vai ilgstošas sociālās aprūpes un sociālās rehabilitācijas pakalpojumu institūcijā</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="0B9E8EA4" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    </w:p>
+    <w:p w14:paraId="662BDFE0" w14:textId="4B3FF77C" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00303A6B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>psihiatra atzinum</w:t>
@@ -822,1088 +862,2071 @@
         </w:rPr>
         <w:t>attiecināms tikai uz personām ar garīga rakstura traucējumiem, ja tās vēlas saņemt aprūpi mājās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00500A03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pakalpojumu grupu mājā (dzīvoklī), pusceļa mājā, dienas aprūpes centrā, specializētās darbnīcas pakalpojumu, īslaicīgās sociālās aprūpes jeb atelpas brīža pakalpojumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00303A6B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5CD2DCDD" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    </w:p>
+    <w:p w14:paraId="5F7B1C86" w14:textId="37B578CF" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00630F43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>citi dokumenti: _______________________________________________</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk161665421"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="20700415" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+      <w:r w:rsidR="00630F43">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E87923" w14:textId="77777777" w:rsidR="00630F43" w:rsidRDefault="00630F43" w:rsidP="00630F43">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11023A4B" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="00AF5A37" w:rsidRDefault="00F62036" w:rsidP="004C7BAE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk161665482"/>
       <w:r w:rsidRPr="00AF5A37">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Parakstot šo iesniegumu, apliecinu, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7548446E" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00CB0BFE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="1D82FB28" w14:textId="63CEC6EE" w:rsidR="00F62036" w:rsidRPr="00CB0BFE" w:rsidRDefault="00630F43" w:rsidP="00F62036">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D6584">
+      <w:r w:rsidRPr="00630F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nepieciešamo sociālo pakalpojum</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nepieciešamo sociālo pakalpojumu / sociālās palīdzības nodrošināšanu, ievērojot Bauskas novada pašvaldības personas datu apstrādes aizsardzības politiku un normatīvo aktu prasības</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62036">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707619C2" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="44E9F1F1" w14:textId="3AFECF71" w:rsidR="00F62036" w:rsidRPr="009D6584" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0BFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">piekrītu manas un </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008E0FF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>manas mājsaimniecības</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0BFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> maksātspējas novērtēšanai, aizpildot iztikas līdzekļu deklarāciju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC71398" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="004514B2" w:rsidRDefault="000926EE" w:rsidP="000926EE">
-[...8 lines deleted...]
-    <w:p w14:paraId="5947B29E" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="002039FD" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="5DF37E2B" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="002039FD" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563F63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>visas sniegtās ziņas ir precīzas un patiesas un apzinos, ka par nepatiesu ziņu sniegšanu iestājas atbildība, saskaņā ar normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9C2FBE" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00865C81" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="08990205" w14:textId="77777777" w:rsidR="00630F43" w:rsidRDefault="00865C81" w:rsidP="00AC038E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk163460309"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00865C81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mājsaimniecības pilngadīgās personas pilnvaro</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3DA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesnieguma iesniedzēju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865C81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veikt nepieciešamās darbības materiālās situācijas izvērtēšanai visai mājsaimniecībai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030D0CD6" w14:textId="70EF41AC" w:rsidR="00865C81" w:rsidRPr="00865C81" w:rsidRDefault="00865C81" w:rsidP="00865C81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk163460309"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00865C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Mājsaimniecības pilngadīgās personas pilnvaro</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="38E0456B" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00FE44B9" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+        <w:t xml:space="preserve">Pilngadīgo mājsaimniecības locekļu paraksti un parakstu atšifrējumi:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E070791" w14:textId="7EBA2355" w:rsidR="00FA3DA3" w:rsidRPr="00FE44B9" w:rsidRDefault="00865C81" w:rsidP="00630F43">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="2160" w:right="-807"/>
+        <w:ind w:left="1701" w:right="-807"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk163460090"/>
       <w:r w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________        _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED3F8F5" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="19A5DF0C" w14:textId="67659A24" w:rsidR="00865C81" w:rsidRDefault="00630F43" w:rsidP="00865C81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-807"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FE44B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865C81" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00865C81" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00865C81" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00865C81" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00865C81" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidR="00865C81" w:rsidRPr="00FE44B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(paraksts)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="750295BC" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="00FE44B9" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="6929430E" w14:textId="1BAC9DDB" w:rsidR="00FA3DA3" w:rsidRPr="00FE44B9" w:rsidRDefault="00FA3DA3" w:rsidP="00630F43">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="2160" w:right="-807"/>
+        <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__________________________        _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F37391D" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="6EFE6BB8" w14:textId="3DB036B7" w:rsidR="00FA3DA3" w:rsidRDefault="00630F43" w:rsidP="00FA3DA3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-807"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FE44B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3DA3" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00FA3DA3" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00FA3DA3" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00FA3DA3" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00FA3DA3" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3DA3" w:rsidRPr="00FE44B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(paraksts)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="04971C6D" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="5C8CFE77" w14:textId="77777777" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="342A440F" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="002039FD" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="280AF0BA" w14:textId="77777777" w:rsidR="00F62036" w:rsidRPr="002039FD" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="-99"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lēmumu</w:t>
       </w:r>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vēlos saņemt (izvēlieties vienu saņemšanas veidu):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5481D1B5" w14:textId="77777777" w:rsidR="000926EE" w:rsidRPr="002039FD" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+        <w:t xml:space="preserve"> vēlos saņemt (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>izvēlieties vienu saņemšanas veidu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002039FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C1CCB6" w14:textId="622DA924" w:rsidR="00F62036" w:rsidRPr="002039FD" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="567" w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>elektroniski uz iesniegumā norādīto e-pasta adresi;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1356F9ED" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+        <w:t>elektroniski uz ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00630F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>niegumā norādīto e-pasta adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D7445A" w14:textId="0A46ED2A" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="567" w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>pa pastu uz deklarētās dzīvesvietas adresi;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0ABEC587" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+        <w:t>pa pastu uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00630F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklarētās dzīvesvietas adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4465E931" w14:textId="7E86826C" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="567" w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">klātienē kādā no Bauskas novada Sociālā dienesta klientu pieņemšanas vietām </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E22D77">
+        <w:t>klātienē kādā no Bauskas novada Sociālā dienesta klientu pieņemšanas vietām</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22D77">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(norādot kurā ________________________________)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00630F43">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00630F43" w:rsidRPr="00630F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>norādie</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22D77" w:rsidRPr="00630F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00630F43" w:rsidRPr="00630F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22D77" w:rsidRPr="00630F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22D77" w:rsidRPr="00E22D77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AC8A02" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="14AFD4FF" w14:textId="77777777" w:rsidR="00F62036" w:rsidRDefault="00F62036" w:rsidP="00F62036">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3750E3" w14:textId="77777777" w:rsidR="000926EE" w:rsidRDefault="000926EE" w:rsidP="000926EE">
+    <w:p w14:paraId="5719E51F" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="009C3B88">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="252972D0" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Dokumentus iesniedza pilnvarotā persona:</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="-567"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Dokumentus iesniedza pilnvarotā persona:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422658B3" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">__________________________________                            </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00120863">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54259B46" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRPr="00D119B9" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>________________________________</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="-567"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>____________________________________                           ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C2BAE0" w14:textId="6EDCEDDE" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00056D13">
+        <w:rPr>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D119B9">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056D13">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056D13">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (personas kods)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6687F32C" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...12 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0888C9FC" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRPr="00120863" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00120863">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>izdevēja iestādes nosaukums, vieta, datums, numurs</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t>____________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B98AB6" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRPr="00056D13" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00056D13">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(izdevēja iestādes nosaukums, vieta, datums, numurs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230B2A81" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRPr="0008425C" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6A6E27" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRPr="0008425C" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5410D676" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Datums: ____.____.20____.             Iesniedzēja paraksts: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2500564B" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FB4487" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A80BB3E" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379C2F50" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pieņēma sociālā darba speciālists: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCFD837" w14:textId="088BAB73" w:rsidR="00DD7D91" w:rsidRPr="00056D13" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00056D13">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056D13">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(paraksts un paraksta atšifrējums)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A6B31D" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B322032" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0A1500" w14:textId="77777777" w:rsidR="00DD7D91" w:rsidRPr="00AC293F" w:rsidRDefault="00DD7D91" w:rsidP="00DD7D91">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00AC293F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0008425C">
+        <w:t xml:space="preserve">SAŅEMTS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D6772D" w14:textId="4F2093C0" w:rsidR="00E22D77" w:rsidRPr="00913583" w:rsidRDefault="00DD7D91" w:rsidP="00913583">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC293F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datums: ___.___.20_____           </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0008425C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC293F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   _____________________________</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC293F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0008425C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC293F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="16"/>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC293F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC293F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...89 lines deleted...]
-      <w:pgMar w:top="1134" w:right="849" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+        <w:tab/>
+        <w:t>_____. _____. 20_____.  Nr. ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E22D77" w:rsidRPr="00913583" w:rsidSect="00630F43">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0B2305A2" w14:textId="77777777" w:rsidR="0033502F" w:rsidRDefault="0033502F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="470DFB9F" w14:textId="77777777" w:rsidR="0033502F" w:rsidRDefault="0033502F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BaltHandelGothic">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="RimTimes">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="6C568388" w14:textId="77777777" w:rsidR="00B543B7" w:rsidRDefault="00B543B7">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1636327841"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="29A716D4" w14:textId="11EC5EC1" w:rsidR="00377C4D" w:rsidRDefault="00377C4D">
+        <w:pPr>
+          <w:pStyle w:val="Kjene"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B543B7">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7717EDDE" w14:textId="77777777" w:rsidR="00377C4D" w:rsidRDefault="00377C4D">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="15EF6EC4" w14:textId="77777777" w:rsidR="00B543B7" w:rsidRDefault="00B543B7">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5DC9FE55" w14:textId="77777777" w:rsidR="0033502F" w:rsidRDefault="0033502F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0AD856D7" w14:textId="77777777" w:rsidR="0033502F" w:rsidRDefault="0033502F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="78B7DF4D" w14:textId="77777777" w:rsidR="00B543B7" w:rsidRDefault="00B543B7">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="7E6CCC39" w14:textId="77777777" w:rsidR="00B543B7" w:rsidRDefault="00B543B7">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="31063141" w14:textId="77777777" w:rsidR="00E209ED" w:rsidRPr="00623A2C" w:rsidRDefault="00E209ED" w:rsidP="00E209ED">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00623A2C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>APSTIPRINĀTS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="559C577D" w14:textId="77777777" w:rsidR="00E209ED" w:rsidRPr="00623A2C" w:rsidRDefault="00E209ED" w:rsidP="00E209ED">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00623A2C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ar Bauskas novada Sociālā dienesta </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="69D53E2F" w14:textId="1FE0EC0D" w:rsidR="00E209ED" w:rsidRPr="00623A2C" w:rsidRDefault="00B543B7" w:rsidP="00E209ED">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">vadītājas </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>22</w:t>
+    </w:r>
+    <w:bookmarkStart w:id="6" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:r w:rsidR="00E209ED" w:rsidRPr="00623A2C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.07.2025. rīkojumu Nr. 2025/1-4/16</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="74FDD2E2" w14:textId="54C21E36" w:rsidR="00E209ED" w:rsidRPr="00E209ED" w:rsidRDefault="00FE432A" w:rsidP="00E209ED">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>43</w:t>
+    </w:r>
+    <w:r w:rsidR="00E209ED" w:rsidRPr="00623A2C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>. pielikums</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03237911"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73DC4446"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-207" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="76" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="719" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1002" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1645" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1928" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2571" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2854" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3497" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2183522F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65B68BEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="228D3ACE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="811ED3F6"/>
+    <w:lvl w:ilvl="0" w:tplc="81CA9A06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5193" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5913" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36EA6359"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58B0F490"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA556C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FE005BA"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA72A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="835245B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -1982,135 +3005,919 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1091126067">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532911E5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="758048F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7922E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65B68BEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62162AB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="684A4952"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="714E0FE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65B68BEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="763E7039"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65B68BEC"/>
+    <w:lvl w:ilvl="0" w:tplc="6D06EA80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BDC01FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65B68BEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
-[...2 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006044B0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FA3AD0"/>
+    <w:rsidRoot w:val="00B15AC9"/>
+    <w:rsid w:val="00001CF4"/>
+    <w:rsid w:val="00003EB4"/>
+    <w:rsid w:val="000130F2"/>
+    <w:rsid w:val="000146FF"/>
+    <w:rsid w:val="00014CCA"/>
+    <w:rsid w:val="00024024"/>
+    <w:rsid w:val="0002671C"/>
+    <w:rsid w:val="000356A8"/>
+    <w:rsid w:val="0005016A"/>
+    <w:rsid w:val="0008425C"/>
+    <w:rsid w:val="00094AEB"/>
+    <w:rsid w:val="000A217B"/>
+    <w:rsid w:val="000B05CB"/>
+    <w:rsid w:val="000B404A"/>
+    <w:rsid w:val="000B4CFC"/>
+    <w:rsid w:val="000B4D66"/>
+    <w:rsid w:val="000C4F28"/>
+    <w:rsid w:val="000E6CBB"/>
+    <w:rsid w:val="000F2C52"/>
+    <w:rsid w:val="001048B3"/>
+    <w:rsid w:val="00110F67"/>
+    <w:rsid w:val="00120863"/>
+    <w:rsid w:val="00122DA9"/>
+    <w:rsid w:val="001558B0"/>
+    <w:rsid w:val="00193FA4"/>
+    <w:rsid w:val="001B0B0B"/>
+    <w:rsid w:val="001B4748"/>
+    <w:rsid w:val="001C75AC"/>
+    <w:rsid w:val="002009BA"/>
+    <w:rsid w:val="00200AC8"/>
+    <w:rsid w:val="00255765"/>
+    <w:rsid w:val="00264586"/>
+    <w:rsid w:val="0026707A"/>
+    <w:rsid w:val="00293C4C"/>
+    <w:rsid w:val="002A211C"/>
+    <w:rsid w:val="002B0653"/>
+    <w:rsid w:val="002B368E"/>
+    <w:rsid w:val="002E7F96"/>
+    <w:rsid w:val="00320684"/>
+    <w:rsid w:val="003274A1"/>
+    <w:rsid w:val="0033502F"/>
+    <w:rsid w:val="00355EA8"/>
+    <w:rsid w:val="003638F8"/>
+    <w:rsid w:val="0037574B"/>
+    <w:rsid w:val="00377C4D"/>
+    <w:rsid w:val="003906C3"/>
+    <w:rsid w:val="003936BE"/>
+    <w:rsid w:val="00393C60"/>
+    <w:rsid w:val="003975A7"/>
+    <w:rsid w:val="003C0408"/>
+    <w:rsid w:val="003D0581"/>
+    <w:rsid w:val="003D7578"/>
+    <w:rsid w:val="003F3790"/>
+    <w:rsid w:val="0041531A"/>
+    <w:rsid w:val="00421920"/>
+    <w:rsid w:val="004625D4"/>
+    <w:rsid w:val="00485402"/>
+    <w:rsid w:val="004A2BAA"/>
+    <w:rsid w:val="004B4328"/>
+    <w:rsid w:val="004C21AC"/>
+    <w:rsid w:val="004C7BAE"/>
+    <w:rsid w:val="004D1171"/>
+    <w:rsid w:val="0055255E"/>
+    <w:rsid w:val="00566495"/>
+    <w:rsid w:val="00573B4B"/>
+    <w:rsid w:val="00575E1C"/>
+    <w:rsid w:val="0058750C"/>
+    <w:rsid w:val="005A1BF0"/>
+    <w:rsid w:val="005B5667"/>
+    <w:rsid w:val="005B6C20"/>
+    <w:rsid w:val="005E6C20"/>
+    <w:rsid w:val="005F0C55"/>
+    <w:rsid w:val="00610F0F"/>
+    <w:rsid w:val="0062739F"/>
+    <w:rsid w:val="00630F43"/>
+    <w:rsid w:val="00646452"/>
+    <w:rsid w:val="006807EE"/>
+    <w:rsid w:val="006A6E82"/>
+    <w:rsid w:val="006E1F5A"/>
+    <w:rsid w:val="00702E0A"/>
+    <w:rsid w:val="00713772"/>
+    <w:rsid w:val="0074673B"/>
+    <w:rsid w:val="007557A8"/>
+    <w:rsid w:val="00755C70"/>
+    <w:rsid w:val="007A203A"/>
+    <w:rsid w:val="007C76BF"/>
+    <w:rsid w:val="007D388A"/>
+    <w:rsid w:val="007D4D6C"/>
+    <w:rsid w:val="007E5831"/>
+    <w:rsid w:val="00811E02"/>
+    <w:rsid w:val="00852819"/>
+    <w:rsid w:val="008572D1"/>
+    <w:rsid w:val="00865C81"/>
+    <w:rsid w:val="008715DE"/>
+    <w:rsid w:val="008955DD"/>
+    <w:rsid w:val="008B0CDF"/>
+    <w:rsid w:val="008B15F7"/>
+    <w:rsid w:val="008D0379"/>
+    <w:rsid w:val="008E09B4"/>
+    <w:rsid w:val="008E0FF1"/>
+    <w:rsid w:val="008E4180"/>
+    <w:rsid w:val="008E4CE9"/>
+    <w:rsid w:val="00901081"/>
+    <w:rsid w:val="00904562"/>
+    <w:rsid w:val="00913583"/>
+    <w:rsid w:val="0094275B"/>
+    <w:rsid w:val="00956FF3"/>
+    <w:rsid w:val="009A13F6"/>
+    <w:rsid w:val="009A7695"/>
+    <w:rsid w:val="009C3B88"/>
+    <w:rsid w:val="009C3F91"/>
+    <w:rsid w:val="009D0466"/>
+    <w:rsid w:val="009D595C"/>
+    <w:rsid w:val="009F2B82"/>
+    <w:rsid w:val="009F5B33"/>
+    <w:rsid w:val="00A21CD5"/>
+    <w:rsid w:val="00A3518F"/>
+    <w:rsid w:val="00A50C17"/>
+    <w:rsid w:val="00A6182B"/>
+    <w:rsid w:val="00A6526F"/>
+    <w:rsid w:val="00A65738"/>
+    <w:rsid w:val="00A775D1"/>
+    <w:rsid w:val="00A80C1E"/>
+    <w:rsid w:val="00AB0201"/>
+    <w:rsid w:val="00AC038E"/>
+    <w:rsid w:val="00AC6CF8"/>
+    <w:rsid w:val="00AD308C"/>
+    <w:rsid w:val="00B0155A"/>
+    <w:rsid w:val="00B06F63"/>
+    <w:rsid w:val="00B15AC9"/>
+    <w:rsid w:val="00B178D4"/>
+    <w:rsid w:val="00B20329"/>
+    <w:rsid w:val="00B322DA"/>
+    <w:rsid w:val="00B543B7"/>
+    <w:rsid w:val="00B564EE"/>
+    <w:rsid w:val="00B568CF"/>
+    <w:rsid w:val="00B57096"/>
+    <w:rsid w:val="00B630A5"/>
+    <w:rsid w:val="00B81F8C"/>
+    <w:rsid w:val="00B9682E"/>
+    <w:rsid w:val="00BA1ABB"/>
+    <w:rsid w:val="00BA4207"/>
+    <w:rsid w:val="00BC28DC"/>
+    <w:rsid w:val="00BD5653"/>
+    <w:rsid w:val="00C40336"/>
+    <w:rsid w:val="00C849EC"/>
+    <w:rsid w:val="00C9151E"/>
+    <w:rsid w:val="00CA0423"/>
+    <w:rsid w:val="00CB0F2A"/>
+    <w:rsid w:val="00CF2003"/>
+    <w:rsid w:val="00D119B9"/>
+    <w:rsid w:val="00D361A8"/>
+    <w:rsid w:val="00D5341C"/>
+    <w:rsid w:val="00D57C6E"/>
+    <w:rsid w:val="00D66B7B"/>
+    <w:rsid w:val="00D72F80"/>
+    <w:rsid w:val="00D76590"/>
+    <w:rsid w:val="00DB56E5"/>
+    <w:rsid w:val="00DB6305"/>
+    <w:rsid w:val="00DD7D91"/>
+    <w:rsid w:val="00DE25DA"/>
+    <w:rsid w:val="00E106EF"/>
+    <w:rsid w:val="00E171A2"/>
+    <w:rsid w:val="00E17EA7"/>
+    <w:rsid w:val="00E209ED"/>
+    <w:rsid w:val="00E22D77"/>
+    <w:rsid w:val="00E516F2"/>
+    <w:rsid w:val="00E76839"/>
+    <w:rsid w:val="00E974BD"/>
+    <w:rsid w:val="00E97557"/>
+    <w:rsid w:val="00EB3634"/>
+    <w:rsid w:val="00EB6A56"/>
+    <w:rsid w:val="00EC42B8"/>
+    <w:rsid w:val="00EE26E2"/>
+    <w:rsid w:val="00F00509"/>
+    <w:rsid w:val="00F102E5"/>
+    <w:rsid w:val="00F15DCB"/>
+    <w:rsid w:val="00F47B99"/>
+    <w:rsid w:val="00F534F2"/>
+    <w:rsid w:val="00F55A69"/>
+    <w:rsid w:val="00F62036"/>
+    <w:rsid w:val="00F736F6"/>
+    <w:rsid w:val="00F82424"/>
+    <w:rsid w:val="00F83195"/>
+    <w:rsid w:val="00FA3DA3"/>
+    <w:rsid w:val="00FB77E3"/>
+    <w:rsid w:val="00FD282E"/>
+    <w:rsid w:val="00FD52E5"/>
+    <w:rsid w:val="00FE432A"/>
+    <w:rsid w:val="00FF2010"/>
+    <w:rsid w:val="00FF3CE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="68F4544F"/>
+  <w14:docId w14:val="5346A271"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{21380683-C091-40A4-A0D3-0C22A1B73CDA}"/>
+  <w15:docId w15:val="{F36F3617-EA3A-410F-9920-F1AA2E0E8A6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2221,51 +4028,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2438,162 +4245,386 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006044B0"/>
+    <w:rsid w:val="00C9151E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B15AC9"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:ascii="BaltHandelGothic" w:hAnsi="BaltHandelGothic"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:link w:val="Virsraksts1"/>
+    <w:rsid w:val="00B15AC9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BaltHandelGothic" w:eastAsia="Times New Roman" w:hAnsi="BaltHandelGothic" w:cs="Times New Roman"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaite">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00B15AC9"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pamattekstaatkpe2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamattekstaatkpe2Rakstz"/>
+    <w:rsid w:val="00B15AC9"/>
+    <w:pPr>
+      <w:ind w:firstLine="540"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="RimTimes" w:hAnsi="RimTimes"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamattekstaatkpe2Rakstz">
+    <w:name w:val="Pamatteksta atkāpe 2 Rakstz."/>
+    <w:link w:val="Pamattekstaatkpe2"/>
+    <w:rsid w:val="00B15AC9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="RimTimes" w:eastAsia="Times New Roman" w:hAnsi="RimTimes" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B15AC9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:link w:val="Balonteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B15AC9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F62036"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Reatabula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A6526F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana1">
+    <w:name w:val="Neatrisināta pieminēšana1"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C21AC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Komentraatsauce">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D595C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D595C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D595C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentratma">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D595C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D595C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355EA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006044B0"/>
+    <w:rsid w:val="00E209ED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006044B0"/>
+    <w:rsid w:val="00E209ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="lv-LV"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000926EE"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E209ED"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E209ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="169414764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2843,59 +4874,119 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F446D63D-F772-4F7A-BE00-1508F0167FD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2749</Words>
-  <Characters>1568</Characters>
+  <Words>2468</Words>
+  <Characters>1407</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Nosaukums</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Bauskas pilsetas Dome</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4309</CharactersWithSpaces>
+  <CharactersWithSpaces>3868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>983119</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.bauska.lv/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Ilze Kalnina Molotoka</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>