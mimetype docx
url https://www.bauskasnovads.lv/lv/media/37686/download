--- v0 (2025-10-25)
+++ v1 (2026-08-13)
@@ -1,123 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="60059DE0" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="007936E1" w:rsidRDefault="004353CA" w:rsidP="004353CA">
-[...4 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="0D198E8B" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00D45E6C" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007936E1">
-[...62 lines deleted...]
-    <w:p w14:paraId="0D198E8B" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="004353CA"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4632"/>
       </w:tblGrid>
       <w:tr w:rsidR="004353CA" w:rsidRPr="00A61B0D" w14:paraId="09144DD9" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="286"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
@@ -173,53 +115,53 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004353CA" w:rsidRPr="00A61B0D" w14:paraId="50115A64" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="573"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75C84B4E" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00A61B0D" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="75C84B4E" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00A61B0D" w:rsidRDefault="004353CA" w:rsidP="008E085A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FFDF35D" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00A61B0D" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -229,70 +171,70 @@
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004353CA" w:rsidRPr="00A61B0D" w14:paraId="2578FAD2" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44C58791" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00A61B0D" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="44C58791" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="008E085A" w:rsidRDefault="004353CA" w:rsidP="008E085A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A61B0D">
+            <w:r w:rsidRPr="008E085A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A61B0D">
+            <w:r w:rsidRPr="008E085A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>personas kods)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68EEAC53" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -307,1672 +249,2685 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004353CA" w:rsidRPr="00A61B0D" w14:paraId="132C368D" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3B0BDA" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00DF71BD" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="4D428190" w14:textId="4D31EEDF" w:rsidR="004353CA" w:rsidRPr="00DF71BD" w:rsidRDefault="004353CA" w:rsidP="008E085A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(deklarētā dzīvesvietas adrese)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D428190" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00DF71BD" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="0B714336" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00C320A8" w:rsidRDefault="004353CA" w:rsidP="00C11514">
             <w:pPr>
-              <w:rPr>
-[...17 lines deleted...]
-            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004353CA" w:rsidRPr="00A61B0D" w14:paraId="6ED62D6C" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22358116" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="22358116" w14:textId="6BA8BC24" w:rsidR="004353CA" w:rsidRDefault="00C11514" w:rsidP="00C11514">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(faktiskā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dzīvesv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(faktiskā dzīvesvietas adrese</w:t>
+              <w:t xml:space="preserve"> adrese</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, ja atšķiras no deklarētās adreses</w:t>
+              <w:t xml:space="preserve">, ja atšķiras no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dekl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. adreses</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="34524421" w14:textId="77777777" w:rsidR="00C11514" w:rsidRDefault="00C11514" w:rsidP="008E085A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="79A5F5DE" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00B3594A" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004353CA" w:rsidRPr="00A61B0D" w14:paraId="7FA15EA0" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2999781B" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00A61B0D" w:rsidRDefault="004353CA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="2999781B" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00A61B0D" w:rsidRDefault="004353CA" w:rsidP="008E085A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(t</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ālrunis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, e-pasts</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CB81084" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="004353CA">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E8379" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+    <w:p w14:paraId="6C5E8379" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00C11514" w:rsidRDefault="004353CA" w:rsidP="004353CA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A61B0D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11514">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E6ABFA" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="0026699F" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+    <w:p w14:paraId="2C604267" w14:textId="214F37D7" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="003A5BF5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11514">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>par atelpas brīža pakalpojuma piešķiršanu nepilngadīgai personai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771E02AD" w14:textId="77777777" w:rsidR="003A5BF5" w:rsidRPr="003A5BF5" w:rsidRDefault="003A5BF5" w:rsidP="003A5BF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF1331B" w14:textId="2DE790AA" w:rsidR="004353CA" w:rsidRPr="00C06630" w:rsidRDefault="004353CA" w:rsidP="00C06630">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA56B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lūdzu piešķirt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11514">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atelpas brīža</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B15813">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pakalpojumu</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>par atelpas brīža pakalpojuma</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> piešķiršan</w:t>
+        <w:t xml:space="preserve"> bērnam __________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11514">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>___________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>u nepilngadīgai personai</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Lūdzu piešķirt </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C06630">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C11514">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39427394" w14:textId="081955D7" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...38 lines deleted...]
-        <w:t>personas kods: _____________________________:</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>personas kods: _____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7B8F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA56B6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4558D1FA" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00114E8D" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+    <w:p w14:paraId="49D1745C" w14:textId="77777777" w:rsidR="008F7B8F" w:rsidRDefault="008F7B8F" w:rsidP="004353CA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>☐</w:t>
-[...10 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644DCA7C" w14:textId="68C2493A" w:rsidR="00FF2FD9" w:rsidRPr="00FF2FD9" w:rsidRDefault="00027B6C" w:rsidP="00FF2FD9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...323 lines deleted...]
-      <w:r w:rsidRPr="00AC4463">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biedrībā</w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FF2FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Cerību spārni”, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Slimnīcas ielā</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7B8F" w:rsidRPr="00FF2FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Bauskā, Bauskas novadā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7C3C28" w14:textId="5A9D981E" w:rsidR="004353CA" w:rsidRPr="00FF2FD9" w:rsidRDefault="004353CA" w:rsidP="00FF2FD9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cits _______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00067F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681CD0A7" w14:textId="55DF8B87" w:rsidR="004353CA" w:rsidRPr="00AF5A37" w:rsidRDefault="00413124" w:rsidP="00703242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Iesniegumam pievienoti</w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenti </w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FA433D">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC44A0">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atzīmējiet </w:t>
+      </w:r>
+      <w:r w:rsidR="004557FB">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atbilstošo</w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3904A842" w14:textId="510554BB" w:rsidR="00F76BB0" w:rsidRPr="00F76BB0" w:rsidRDefault="004353CA" w:rsidP="00703242">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF5A37">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F76BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ģimenes ārsta izsniegta izziņa par personas veselības stāvokli, kurā norādīts(-i) funkcionālo traucējumu veids(-i) un akūtas infekcijas (piemēram, plaušu tuberkuloze aktīvajā stadijā, akūtas infekcijas slimības) pazīmes (ja tādas ir), kas var ietekmēt sociālo pakalpojumu sniegšanas kārtību;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izziņā papildus norāda rekomendācijas aprūpei un profilaksei, ja persona vēlas saņemt aprūpi mājās, pakalpojumu grupu mājā (dzīvoklī), pusceļa mājā, dienas aprūpes centrā, specializētās darbnīcas pakalpojumu, īslaicīgās sociālās aprūpes jeb atelpa</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4EAE" w:rsidRPr="00F76BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s brīža pakalpojumu vai ilgstošā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s sociālās aprūpes un sociālās rehabili</w:t>
+      </w:r>
+      <w:r w:rsidR="00027B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tācijas pakalpojumu institūcijā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C20F396" w14:textId="01E4D86A" w:rsidR="004353CA" w:rsidRPr="003A5BF5" w:rsidRDefault="004353CA" w:rsidP="00703242">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>citi dokumenti: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBF63E6" w14:textId="77777777" w:rsidR="008F7B8F" w:rsidRPr="003A5BF5" w:rsidRDefault="008F7B8F" w:rsidP="00703242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DCB00F" w14:textId="5E2724E6" w:rsidR="004353CA" w:rsidRPr="003A5BF5" w:rsidRDefault="004353CA" w:rsidP="00703242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5BF5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Parakstot šo iesniegumu, apliecinu, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5B289D" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00CB0BFE" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+    <w:p w14:paraId="0D5B289D" w14:textId="58556F18" w:rsidR="004353CA" w:rsidRPr="003A5BF5" w:rsidRDefault="003A5BF5" w:rsidP="00703242">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="851" w:hanging="567"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D6584">
+      <w:r w:rsidRPr="003A5BF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nepieciešamo sociālo pakalpojumu/palīdzības nodrošināšanu, ievērojot Bauskas novada Sociālā dienesta personas datu apstrādes aizsardzības politiku un normatīvo aktu prasības</w:t>
+        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nep</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D31B77E" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="002039FD" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+        <w:t>ieciešamo sociālo pakalpojumu / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>sociālās palīdzības nodrošināšanu, ievērojot Bauskas novada pašvaldības personas datu apstrādes aizsardzības poli</w:t>
+      </w:r>
+      <w:r w:rsidR="003116F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>tiku un normatīvo aktu prasības;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D31B77E" w14:textId="75BFEBEB" w:rsidR="004353CA" w:rsidRPr="003A5BF5" w:rsidRDefault="004353CA" w:rsidP="00703242">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="851" w:hanging="567"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00563F63">
+      <w:r w:rsidRPr="003A5BF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="77596045" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00DE1C8A" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+        <w:t>visas sniegtās ziņas ir precīzas un patiesas un apzinos, ka par nepatiesu zi</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6D58" w:rsidRPr="003A5BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ņu sniegšanu iestājas atbildība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar normatīvajiem aktiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77596045" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00D1605C" w:rsidRDefault="004353CA" w:rsidP="00703242">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3ACF2EE1" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00865C81" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ACF2EE1" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00865C81" w:rsidRDefault="004353CA" w:rsidP="00703242">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00865C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mājsaimniecības pilngadīgās personas pilnvaro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> iesnieguma iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidRPr="00865C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> veikt nepieciešamās darbības materiālās situācijas izvērtēšanai visai mājsaimniecībai. Pilngadīgo mājsaimniecības locekļu paraksti un parakstu atšifrējumi:  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3946324C" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00FE44B9" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+        <w:t xml:space="preserve"> veikt nepieciešamās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865C81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">darbības materiālās situācijas izvērtēšanai visai mājsaimniecībai. Pilngadīgo mājsaimniecības locekļu paraksti un parakstu atšifrējumi:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3946324C" w14:textId="027E5F34" w:rsidR="004353CA" w:rsidRPr="00FE44B9" w:rsidRDefault="004353CA" w:rsidP="00394859">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="2160" w:right="-807"/>
+        <w:ind w:left="2160" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________________________        _______________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55046F2A" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+        <w:t xml:space="preserve"> ____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00394859">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE44B9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55046F2A" w14:textId="47591C79" w:rsidR="004353CA" w:rsidRDefault="00394859" w:rsidP="004353CA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-807"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FE44B9">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(paraksts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26298B21" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00FE44B9" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+    <w:p w14:paraId="26298B21" w14:textId="4ED9F6A9" w:rsidR="004353CA" w:rsidRPr="00FE44B9" w:rsidRDefault="004353CA" w:rsidP="00394859">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="2160" w:right="-807"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="2160" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>__________________________        _______________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22CB47E8" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00394859">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB47E8" w14:textId="3FCD803E" w:rsidR="004353CA" w:rsidRDefault="00394859" w:rsidP="004353CA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-807"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FE44B9">
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="004353CA" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(paraksts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B925DBB" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+    <w:p w14:paraId="6B925DBB" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00D1605C" w:rsidRDefault="004353CA" w:rsidP="004353CA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="-99"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6922AF97" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="002039FD" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+    <w:p w14:paraId="6922AF97" w14:textId="110FD1C7" w:rsidR="004353CA" w:rsidRPr="002039FD" w:rsidRDefault="004353CA" w:rsidP="004353CA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="-99"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lēmumu</w:t>
       </w:r>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vēlos saņemt (izvēlieties vienu saņemšanas veidu):</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> vēlos saņemt (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394859">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>izvēl</w:t>
+      </w:r>
+      <w:r w:rsidR="00463FFF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidR="00394859">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394859">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienu saņemšanas veidu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002039FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB4502F" w14:textId="77777777" w:rsidR="00CE7579" w:rsidRPr="00CE7579" w:rsidRDefault="004353CA" w:rsidP="00704E56">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:left="851" w:right="-96" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektroniski uz ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00394859" w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niegumā norādīto e-pasta adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314AB41A" w14:textId="77777777" w:rsidR="00CE7579" w:rsidRPr="00CE7579" w:rsidRDefault="004353CA" w:rsidP="00704E56">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:left="851" w:right="-96" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pa pastu uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00394859" w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklarētās dzīvesvietas adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5512B125" w14:textId="0EA21327" w:rsidR="004353CA" w:rsidRPr="005C0160" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:left="851" w:right="-96" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klātienē kādā no Bauskas novada Sociālā dienesta klientu pieņemšanas vietām (</w:t>
+      </w:r>
+      <w:r w:rsidR="00211715" w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>norādie</w:t>
+      </w:r>
+      <w:r w:rsidR="00394859" w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="006763AF" w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0266A04B" w14:textId="77777777" w:rsidR="006930A4" w:rsidRDefault="006930A4" w:rsidP="00BD5845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4922C72F" w14:textId="50CCC32C" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="00BD5845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dokumentus iesniedza</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE212A">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bērna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C370D4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>likumiskais pārstāvis</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564041BF" w14:textId="0C4AAEFE" w:rsidR="004353CA" w:rsidRPr="00D119B9" w:rsidRDefault="004353CA" w:rsidP="00011DC3">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...19 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5845">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Dokumentus iesniedza pilnvarotā persona:</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="-567"/>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120863">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2716E6" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="00120863" w:rsidRDefault="004353CA" w:rsidP="004353CA">
-[...2 lines deleted...]
-        <w:ind w:left="-567"/>
+    <w:p w14:paraId="4D463D9A" w14:textId="1E75CEF4" w:rsidR="00394859" w:rsidRDefault="004353CA" w:rsidP="00BD5845">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00394859">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00394859">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394859">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5845">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD5845">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD5845">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD5845">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD5845">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394859">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(personas kods)</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D119B9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D70BB7" w14:textId="6BEBCE5A" w:rsidR="00394859" w:rsidRDefault="00083E35" w:rsidP="00BD5845">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2116"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7A2716E6" w14:textId="0D3CB6B1" w:rsidR="004353CA" w:rsidRPr="00120863" w:rsidRDefault="004353CA" w:rsidP="00011DC3">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5845">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A65F94" w14:textId="725CDE78" w:rsidR="004353CA" w:rsidRPr="00394859" w:rsidRDefault="004353CA" w:rsidP="00011DC3">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-        <w:ind w:left="-567" w:right="-949"/>
+      <w:r w:rsidRPr="003A5BF5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(izdevēja iestādes nosaukums, vieta, datums, numurs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AD8B81" w14:textId="77777777" w:rsidR="004353CA" w:rsidRDefault="004353CA" w:rsidP="00BD5845">
+      <w:pPr>
+        <w:ind w:right="-949"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69CDAC6D" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="0008425C" w:rsidRDefault="004353CA" w:rsidP="004353CA">
-[...1 lines deleted...]
-        <w:ind w:left="-567" w:right="-949"/>
+    <w:p w14:paraId="45EA4168" w14:textId="77777777" w:rsidR="00BD5845" w:rsidRDefault="00BD5845" w:rsidP="00BD5845">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0008425C">
+    </w:p>
+    <w:p w14:paraId="69CDAC6D" w14:textId="4611750D" w:rsidR="004353CA" w:rsidRPr="0008425C" w:rsidRDefault="00D45E6C" w:rsidP="00BD5845">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datums: ___.___.20_____           </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0008425C">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="00A07863">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="00A07863">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__.20____</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32918">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00111F93">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   _____________________________</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06477">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Iesniedzēja paraksts</w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="0008425C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00083E35">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="0008425C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="004353CA" w:rsidRPr="0008425C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00111F93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125CC644" w14:textId="08D64723" w:rsidR="004353CA" w:rsidRPr="00394859" w:rsidRDefault="004353CA" w:rsidP="00D1605C">
+      <w:pPr>
+        <w:ind w:right="-949"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0C2ECB10" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="0008425C" w:rsidRDefault="004353CA" w:rsidP="004353CA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A30ECAA" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="0008425C" w:rsidRDefault="004353CA" w:rsidP="004353CA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41F43D61" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="0008425C" w:rsidRDefault="004353CA" w:rsidP="004353CA">
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="20BCF57D" w14:textId="5C379696" w:rsidR="00BD5845" w:rsidRPr="00BD5845" w:rsidRDefault="00F53633" w:rsidP="00BD5845">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pieņēma</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5845" w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sociālā darba speciālists</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5845" w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5845" w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76713A5F" w14:textId="04A2A424" w:rsidR="00BD5845" w:rsidRDefault="00BD5845" w:rsidP="00D1605C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6379"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="51E38363" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="0008425C" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+      <w:r w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                              </w:t>
+      </w:r>
+      <w:r w:rsidR="008801BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2D49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5845">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(paraksts un paraksta atšifrējums)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D9360F" w14:textId="77777777" w:rsidR="00BD5845" w:rsidRDefault="00BD5845" w:rsidP="004353CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6379"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0008425C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0008425C">
+    </w:p>
+    <w:p w14:paraId="57FBDED9" w14:textId="77777777" w:rsidR="00BD5845" w:rsidRDefault="00BD5845" w:rsidP="004353CA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6379"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                SAŅEMTS:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20343BF1" w14:textId="77777777" w:rsidR="004353CA" w:rsidRPr="0008425C" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066343C1" w14:textId="77777777" w:rsidR="00103F8D" w:rsidRPr="00103F8D" w:rsidRDefault="00103F8D" w:rsidP="00103F8D">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAŅEMTS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292AFA7D" w14:textId="77777777" w:rsidR="00103F8D" w:rsidRPr="00103F8D" w:rsidRDefault="00103F8D" w:rsidP="00103F8D">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00103F8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____. _____. 20_____.  Nr. ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E38363" w14:textId="5FCD146A" w:rsidR="00103F8D" w:rsidRPr="004353CA" w:rsidRDefault="004353CA" w:rsidP="00103F8D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:pos="7488"/>
+          <w:tab w:val="center" w:pos="6379"/>
         </w:tabs>
         <w:ind w:left="-567"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="54ED9F8D" w14:textId="2BA554B8" w:rsidR="006F61CA" w:rsidRPr="004353CA" w:rsidRDefault="004353CA" w:rsidP="004353CA">
+      <w:r w:rsidRPr="0008425C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ED9F8D" w14:textId="621833CC" w:rsidR="006F61CA" w:rsidRPr="004353CA" w:rsidRDefault="006F61CA" w:rsidP="00BD5845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8832"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="-567"/>
+        <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0008425C">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="006F61CA" w:rsidRPr="004353CA" w:rsidSect="004A5D23">
+    </w:p>
+    <w:sectPr w:rsidR="006F61CA" w:rsidRPr="004353CA" w:rsidSect="00C06630">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="849" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="65FCC043" w14:textId="77777777" w:rsidR="00381676" w:rsidRDefault="00381676" w:rsidP="003D6CFB">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="46B13BE6" w14:textId="77777777" w:rsidR="00381676" w:rsidRDefault="00381676" w:rsidP="003D6CFB">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="7ACC111F" w14:textId="1C8E1FDB" w:rsidR="004544A8" w:rsidRDefault="004544A8" w:rsidP="004544A8">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="7F3835D7" w14:textId="77777777" w:rsidR="00447C1D" w:rsidRDefault="00447C1D">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1EF0C5F6" w14:textId="77777777" w:rsidR="00447C1D" w:rsidRDefault="00447C1D">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="66F2B928" w14:textId="77777777" w:rsidR="00381676" w:rsidRDefault="00381676" w:rsidP="003D6CFB">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4F42181C" w14:textId="77777777" w:rsidR="00381676" w:rsidRDefault="00381676" w:rsidP="003D6CFB">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="6748549B" w14:textId="77777777" w:rsidR="00447C1D" w:rsidRDefault="00447C1D">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="6DE3739D" w14:textId="77777777" w:rsidR="00D45E6C" w:rsidRPr="00D45E6C" w:rsidRDefault="00D45E6C" w:rsidP="00D45E6C">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D45E6C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>APSTIPRINĀTS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="49D731FD" w14:textId="77777777" w:rsidR="00D45E6C" w:rsidRPr="00D45E6C" w:rsidRDefault="00D45E6C" w:rsidP="00D45E6C">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D45E6C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ar Bauskas novada Sociālā dienesta </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5FA59CBC" w14:textId="1670A4B4" w:rsidR="00D45E6C" w:rsidRPr="00D45E6C" w:rsidRDefault="00D45E6C" w:rsidP="00D45E6C">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D45E6C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">vadītājas </w:t>
+    </w:r>
+    <w:r w:rsidR="0085391E">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>22</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D45E6C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.07.20</w:t>
+    </w:r>
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:r w:rsidRPr="00D45E6C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>25. rīkojumu Nr. 2025/1-4/16</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="02F2BB43" w14:textId="6B712FDE" w:rsidR="003D6CFB" w:rsidRDefault="00D45E6C" w:rsidP="00D45E6C">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>21</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D45E6C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>. pielikums</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3506B73B" w14:textId="77777777" w:rsidR="003D6CFB" w:rsidRPr="008E085A" w:rsidRDefault="003D6CFB" w:rsidP="008E085A">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1C890F5A" w14:textId="77777777" w:rsidR="00447C1D" w:rsidRDefault="00447C1D">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A06309"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D34A65E"/>
+    <w:lvl w:ilvl="0" w:tplc="D848D51A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43AD1972"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="415279EA"/>
+    <w:lvl w:ilvl="0" w:tplc="6F00B2A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47FC5416"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="117ABBF6"/>
+    <w:lvl w:ilvl="0" w:tplc="59405D58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA72A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="835245B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -2051,134 +3006,464 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1091126067">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FC574B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="742AE1A2"/>
+    <w:lvl w:ilvl="0" w:tplc="7FD4869A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A9F56B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8B649CC"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC4ECA"/>
+    <w:rsid w:val="00011DC3"/>
+    <w:rsid w:val="00027B6C"/>
+    <w:rsid w:val="00067F82"/>
+    <w:rsid w:val="00083E35"/>
+    <w:rsid w:val="000A54D6"/>
+    <w:rsid w:val="00103F8D"/>
+    <w:rsid w:val="00111F93"/>
+    <w:rsid w:val="001351A7"/>
+    <w:rsid w:val="0013778F"/>
+    <w:rsid w:val="0014646F"/>
+    <w:rsid w:val="00210B86"/>
+    <w:rsid w:val="00211715"/>
+    <w:rsid w:val="002823B7"/>
+    <w:rsid w:val="002945CE"/>
+    <w:rsid w:val="002B3738"/>
     <w:rsid w:val="002F3B7C"/>
+    <w:rsid w:val="003116F1"/>
+    <w:rsid w:val="00381676"/>
+    <w:rsid w:val="00394859"/>
+    <w:rsid w:val="003A5BF5"/>
+    <w:rsid w:val="003A6975"/>
+    <w:rsid w:val="003D6CFB"/>
+    <w:rsid w:val="00413124"/>
     <w:rsid w:val="004353CA"/>
+    <w:rsid w:val="00444F7E"/>
+    <w:rsid w:val="00447C1D"/>
+    <w:rsid w:val="004544A8"/>
+    <w:rsid w:val="004557FB"/>
+    <w:rsid w:val="00463FFF"/>
+    <w:rsid w:val="00492747"/>
     <w:rsid w:val="004A5D23"/>
-    <w:rsid w:val="00553CEB"/>
+    <w:rsid w:val="004D597A"/>
+    <w:rsid w:val="0053753A"/>
     <w:rsid w:val="00590A0E"/>
+    <w:rsid w:val="005C0160"/>
+    <w:rsid w:val="00632CA7"/>
+    <w:rsid w:val="006763AF"/>
+    <w:rsid w:val="006930A4"/>
+    <w:rsid w:val="006F1DBF"/>
     <w:rsid w:val="006F61CA"/>
+    <w:rsid w:val="00703242"/>
+    <w:rsid w:val="00704E56"/>
+    <w:rsid w:val="0085391E"/>
+    <w:rsid w:val="008801BB"/>
+    <w:rsid w:val="008E085A"/>
+    <w:rsid w:val="008F7B8F"/>
+    <w:rsid w:val="0099382D"/>
+    <w:rsid w:val="009A6D58"/>
+    <w:rsid w:val="009D39E3"/>
+    <w:rsid w:val="00A06477"/>
+    <w:rsid w:val="00A07863"/>
+    <w:rsid w:val="00A177B7"/>
+    <w:rsid w:val="00A32918"/>
+    <w:rsid w:val="00A90DC2"/>
+    <w:rsid w:val="00A91D29"/>
+    <w:rsid w:val="00AA4EAE"/>
+    <w:rsid w:val="00AB5CC8"/>
+    <w:rsid w:val="00B4258C"/>
+    <w:rsid w:val="00BD5845"/>
+    <w:rsid w:val="00BE78F1"/>
+    <w:rsid w:val="00C06630"/>
+    <w:rsid w:val="00C11514"/>
+    <w:rsid w:val="00C370D4"/>
+    <w:rsid w:val="00CC44A0"/>
     <w:rsid w:val="00CC4ECA"/>
-    <w:rsid w:val="00FA3AD0"/>
+    <w:rsid w:val="00CE7579"/>
+    <w:rsid w:val="00CF745E"/>
+    <w:rsid w:val="00D1605C"/>
+    <w:rsid w:val="00D34D71"/>
+    <w:rsid w:val="00D45E6C"/>
+    <w:rsid w:val="00DE27BB"/>
+    <w:rsid w:val="00DE2D49"/>
+    <w:rsid w:val="00DF5B67"/>
+    <w:rsid w:val="00E22227"/>
+    <w:rsid w:val="00E9131F"/>
+    <w:rsid w:val="00EB7A42"/>
+    <w:rsid w:val="00ED4140"/>
+    <w:rsid w:val="00F07369"/>
+    <w:rsid w:val="00F53633"/>
+    <w:rsid w:val="00F75F21"/>
+    <w:rsid w:val="00F76BB0"/>
+    <w:rsid w:val="00F84F01"/>
+    <w:rsid w:val="00FA433D"/>
+    <w:rsid w:val="00FA646D"/>
+    <w:rsid w:val="00FE212A"/>
+    <w:rsid w:val="00FF2FD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4BF8BCA1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{333D4946-C9EE-474C-B16C-650A0E4D6F49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2506,55 +3791,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC4ECA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
@@ -2602,62 +3882,121 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC4ECA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC4ECA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D6CFB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D6CFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006763AF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006763AF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2916,54 +4255,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2645</Words>
-  <Characters>1509</Characters>
+  <Words>2168</Words>
+  <Characters>1236</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Nosaukums</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4146</CharactersWithSpaces>
+  <CharactersWithSpaces>3398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kalnina Molotoka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>