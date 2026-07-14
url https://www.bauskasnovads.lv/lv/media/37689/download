--- v0 (2026-02-04)
+++ v1 (2026-07-14)
@@ -1,2132 +1,2648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="3105D8F8" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="007936E1" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
-[...72 lines deleted...]
-    <w:p w14:paraId="6F500FCA" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="009C3B88" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+    <w:p w14:paraId="2C8A514F" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="001414D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8832"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="-567"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B7987D" w14:textId="77777777" w:rsidR="006964AA" w:rsidRPr="009C3B88" w:rsidRDefault="006964AA" w:rsidP="001414D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8832"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w14:paraId="160B5B35" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="22B14808" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="286"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7AAB52" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="515E1DFD" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="00B94EAE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E0393">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bauskas novada Sociālajam dienestam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w14:paraId="1A36464B" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="589F8083" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="548"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB6C1D1" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="007E0393" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="06251B93" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="007E0393" w:rsidRDefault="00E7564B" w:rsidP="00B94EAE">
             <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w14:paraId="5DB0CF89" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="33243D44" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="573"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F337D25" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="7A11FE93" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="001414D6">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6554BC5F" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="1F603734" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="00B94EAE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7ECB70BC" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00D3759F" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="49328BA6" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00D3759F" w:rsidRDefault="00E7564B" w:rsidP="00B94EAE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w14:paraId="2256E8D8" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="0F931E34" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6316A2B1" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="104F2B01" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="001414D6">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>personas kods)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="766C5E07" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="48317BE9" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00B94EAE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36602ACE" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00D3759F" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="2D6B7C7A" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00D3759F" w:rsidRDefault="00E7564B" w:rsidP="00B94EAE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w14:paraId="62CD36FC" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="3CDC4B93" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2F6F4C" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00DF71BD" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="3678F55B" w14:textId="15869A36" w:rsidR="00E7564B" w:rsidRPr="00DF71BD" w:rsidRDefault="00E7564B" w:rsidP="001414D6">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(deklarētā dzīvesvietas adrese)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65CDA5BA" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00DF71BD" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="7D5AAD5D" w14:textId="77777777" w:rsidR="001414D6" w:rsidRDefault="001414D6" w:rsidP="00B94EAE">
             <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF71BD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1D5BB8CC" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="59696F36" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="001414D6">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w14:paraId="4BFC3444" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="3DB6BD26" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75C34952" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="6693ABF9" w14:textId="77777777" w:rsidR="001414D6" w:rsidRDefault="001414D6" w:rsidP="001414D6">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(faktiskā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dzīvesv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(faktiskā dzīvesvietas adrese</w:t>
+              <w:t xml:space="preserve"> adrese</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, ja atšķiras no deklarētās adreses</w:t>
+              <w:t xml:space="preserve">, ja atšķiras no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dekl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. adreses</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FE0BE95" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00D3759F" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="6FEBE737" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="001414D6">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05BCF95B" w14:textId="77777777" w:rsidR="001414D6" w:rsidRPr="00B3594A" w:rsidRDefault="001414D6" w:rsidP="001414D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w14:paraId="08591A29" w14:textId="77777777" w:rsidTr="00B94EAE">
+      <w:tr w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w14:paraId="12061570" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="256E0240" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00A61B0D" w:rsidRDefault="00CC4ECA" w:rsidP="00B94EAE">
+          <w:p w14:paraId="26833146" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00A61B0D" w:rsidRDefault="00E7564B" w:rsidP="001414D6">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(t</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ālrunis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, e-pasts</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D4D4041" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+    <w:p w14:paraId="0E711659" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77A6E1A4" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="237311B3" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="001414D6" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A61B0D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001414D6">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582B3D39" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00D3759F" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3C7C7569" w14:textId="55D7CA1E" w:rsidR="00E7564B" w:rsidRPr="000A3CC0" w:rsidRDefault="00E7564B" w:rsidP="00886248">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...51 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA56B6">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001414D6">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>par dienas aprūpes centra pakalpojuma piešķiršanu nepilngadīgai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001414D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001414D6">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>personai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001414D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB10468" w14:textId="2C52C5CA" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA56B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lūdzu piešķirt dienas aprūpes centra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B15813">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pakalpojumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bērnam __________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001414D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B02B34A" w14:textId="7E7A9D1D" w:rsidR="00E7564B" w:rsidRPr="001414D6" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6555"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001414D6">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001414D6">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A50FDA" w14:textId="79CE6BC0" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="001414D6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personas kods: </w:t>
+      </w:r>
+      <w:r w:rsidR="001414D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_____________________________,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776A43AD" w14:textId="65D9BA19" w:rsidR="00696004" w:rsidRPr="00696004" w:rsidRDefault="00E7564B" w:rsidP="00696004">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...45 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Daudzfunkcionālajā sociālo pakalpojumu cent</w:t>
+      </w:r>
+      <w:r w:rsidR="001414D6" w:rsidRPr="00696004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rā “Sarkanā skola”, Bauskas ielā 4, Vecumniekos</w:t>
+      </w:r>
+      <w:r w:rsidR="00696004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Vecumnieku pagastā, Bauskas novadā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED69A5E" w14:textId="7B9DE63C" w:rsidR="00696004" w:rsidRPr="00696004" w:rsidRDefault="00E7564B" w:rsidP="00696004">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dienas aprūpes centrā</w:t>
+      </w:r>
+      <w:r w:rsidR="00696004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk164159418"/>
-[...24 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="002653A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00696004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Saulaine 10”, Saulainē, Rundāles pagastā, Bauskas novadā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F667B82" w14:textId="147086B4" w:rsidR="00E7564B" w:rsidRPr="00696004" w:rsidRDefault="00E7564B" w:rsidP="00696004">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...34 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cits _______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00696004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699CE08C" w14:textId="3A1A56EF" w:rsidR="00E7564B" w:rsidRPr="00AF5A37" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00517FE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>esniegumam pievienoti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenti </w:t>
+      </w:r>
+      <w:r w:rsidR="008251BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(atzīmējiet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008251BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atbilstošo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A05B965" w14:textId="77777777" w:rsidR="00517FE0" w:rsidRPr="00517FE0" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ģimenes ārsta izsniegta izziņa par personas veselības stāvokli, kurā norādīts(-i) funkcionālo traucējumu veids(-i) un akūtas infekcijas (piemēram, plaušu tuberkuloze aktīvajā stadijā, akūtas infekcijas slimības) pazīmes (ja tādas ir), kas var ietekmēt sociālo pakalpojumu sniegšanas kārtību;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00517FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izziņā papildus norāda rekomendācijas aprūpei un profilaksei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6C3B0C" w14:textId="48A6580B" w:rsidR="00E7564B" w:rsidRPr="00517FE0" w:rsidRDefault="00E7564B" w:rsidP="00013A75">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...87 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>citi dokumenti:_________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8C9453" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="005F3603" w:rsidRDefault="00E7564B" w:rsidP="006964AA">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002039FD">
-[...137 lines deleted...]
-    <w:p w14:paraId="1786DDC1" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+      <w:r w:rsidRPr="005F3603">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Parakstot šo iesniegumu, apliecinu, ka:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32230ED1" w14:textId="0DECAF25" w:rsidR="00E7564B" w:rsidRPr="005F3603" w:rsidRDefault="005F3603" w:rsidP="00E7564B">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C475E">
-[...132 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="005F3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009D6584">
+        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nepieciešamo sociālo pakalpojumu / sociālās palīdzības nodrošināšanu, ievērojot Bauskas novada pašvaldības personas datu apstrādes aizsardzības politiku un normatīvo aktu prasības</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7564B" w:rsidRPr="005F3603">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nepieciešamo sociālo pakalpojumu/palīdzības nodrošināšanu, ievērojot Bauskas novada Sociālā dienesta personas datu apstrādes aizsardzības politiku un normatīvo aktu prasības</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FC3987" w14:textId="06776D4C" w:rsidR="00E7564B" w:rsidRPr="001B4748" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B4748">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00563F63">
+        <w:t>visas sniegtās ziņas ir precīzas un patiesas un apzinos, ka par nepatiesu ziņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00013A75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>visas sniegtās ziņas ir precīzas un patiesas un apzinos, ka par nepatiesu ziņu sniegšanu iestājas atbildība, saskaņā ar normatīvajiem aktiem.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>u sniegšanu iestājas atbildība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar normatīvajiem aktiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669F6785" w14:textId="77777777" w:rsidR="005F3603" w:rsidRDefault="00E7564B" w:rsidP="004559B9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7FAF3FC4" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00865C81" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865C81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mājsaimniecības pilngadīgās personas pilnvaro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesnieguma iesniedzēju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865C81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veikt nepieciešamās darbības materiālās situācijas izvērtēšanai visai mājsaimniecībai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013D2E21" w14:textId="0C534B83" w:rsidR="00E7564B" w:rsidRPr="00865C81" w:rsidRDefault="00E7564B" w:rsidP="00A20BEE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00865C81">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Mājsaimniecības pilngadīgās personas pilnvaro</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="012E4794" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00FE44B9" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+        <w:t xml:space="preserve">Pilngadīgo mājsaimniecības locekļu paraksti un parakstu atšifrējumi:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231F5120" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="00FE44B9" w:rsidRDefault="00E7564B" w:rsidP="00722833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="2160" w:right="-807"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________        _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677CB887" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+    <w:p w14:paraId="07D7EF55" w14:textId="78B00650" w:rsidR="009D0DD8" w:rsidRPr="00E569E4" w:rsidRDefault="00722833" w:rsidP="00E569E4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:right="-807"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FE44B9">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(paraksts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C002FD" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="00FE44B9" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+    <w:p w14:paraId="2ECE2EE6" w14:textId="43369040" w:rsidR="00E7564B" w:rsidRPr="00FE44B9" w:rsidRDefault="00E7564B" w:rsidP="00722833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="2160" w:right="-807"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>__________________________        _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3F7115" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+    <w:p w14:paraId="36E9FD18" w14:textId="64E8B7A2" w:rsidR="00E7564B" w:rsidRDefault="00722833" w:rsidP="00722833">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:right="-807"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FE44B9">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FE44B9">
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7564B" w:rsidRPr="00FE44B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(paraksts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE23647" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
-[...4 lines deleted...]
-    <w:p w14:paraId="6449212D" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="002039FD" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+    <w:p w14:paraId="7D930C3E" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRPr="002039FD" w:rsidRDefault="00E7564B" w:rsidP="009D0DD8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:right="-99"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk161665501"/>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lēmumu</w:t>
       </w:r>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vēlos saņemt (izvēlieties vienu saņemšanas veidu):</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> vēlos saņemt (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>izvēlieties vienu saņemšanas veidu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002039FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ED0E36" w14:textId="2648B873" w:rsidR="00722833" w:rsidRPr="00722833" w:rsidRDefault="00E7564B" w:rsidP="00722833">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektroniski uz ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00722833" w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niegumā norādīto e-pasta adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE006D9" w14:textId="72C1BC56" w:rsidR="00722833" w:rsidRPr="00722833" w:rsidRDefault="00E7564B" w:rsidP="00722833">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pa pastu uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00722833" w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklarētās dzīvesvietas adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD511D9" w14:textId="4EC85A00" w:rsidR="00E7564B" w:rsidRPr="00722833" w:rsidRDefault="00E7564B" w:rsidP="00722833">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klātienē kādā no Bauskas novada Sociālā dienesta klientu pieņemšanas vietām (</w:t>
+      </w:r>
+      <w:r w:rsidR="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>norādie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581A7172" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00E7564B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097F046D" w14:textId="4C1E7F79" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00A9286C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk163459241"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...9 lines deleted...]
-        <w:t>(norādot kurā ________________________________)</w:t>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentus iesniedza </w:t>
+      </w:r>
+      <w:r w:rsidR="00823D25">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>bērna likumiskais pārstāvis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3D00D90F" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D96D30" w14:textId="445FFD13" w:rsidR="00E7564B" w:rsidRPr="00D119B9" w:rsidRDefault="00E7564B" w:rsidP="00A348CC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9286C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120863">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A05745" w14:textId="014BE32E" w:rsidR="00A9286C" w:rsidRPr="00722FE3" w:rsidRDefault="00E7564B" w:rsidP="00115803">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9286C" w:rsidRPr="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A9286C" w:rsidRPr="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A9286C" w:rsidRPr="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A9286C" w:rsidRPr="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722FE3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(personas kods) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4A965B" w14:textId="77777777" w:rsidR="00A9286C" w:rsidRDefault="00A9286C" w:rsidP="00A9286C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="-567"/>
-[...40 lines deleted...]
-        <w:ind w:left="-567"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D119B9">
+    </w:p>
+    <w:p w14:paraId="783EAEFD" w14:textId="5340F02B" w:rsidR="00E7564B" w:rsidRPr="00120863" w:rsidRDefault="00E7564B" w:rsidP="00A348CC">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9286C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CC16F9" w14:textId="06167E3C" w:rsidR="00E7564B" w:rsidRPr="002601A5" w:rsidRDefault="00E7564B" w:rsidP="003C2D8F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-        <w:ind w:left="-567" w:right="-949"/>
+      <w:r w:rsidRPr="005F3603">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(izdevēja iestādes nosaukums, vieta, datums, numurs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9A1A10" w14:textId="77777777" w:rsidR="00E7564B" w:rsidRDefault="00E7564B" w:rsidP="00A9286C">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EE220BC" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="0008425C" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
-[...1 lines deleted...]
-        <w:ind w:left="-567" w:right="-949"/>
+    <w:p w14:paraId="3A8BAD38" w14:textId="77777777" w:rsidR="002601A5" w:rsidRDefault="002601A5" w:rsidP="00A9286C">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0008425C">
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1DE50ADF" w14:textId="0781A974" w:rsidR="0068376A" w:rsidRDefault="006D3DC4" w:rsidP="0068376A">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datums: ___.___.20_____           </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0008425C">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Datums: ____.____.20____</w:t>
+      </w:r>
+      <w:r w:rsidR="0068376A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r w:rsidR="0068376A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   _____________________________</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="0068376A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Iesniedzēja paraksts:</w:t>
+      </w:r>
+      <w:r w:rsidR="0068376A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="73E55D8E" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="0008425C" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+        <w:t xml:space="preserve">  ______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="0068376A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DEDDA2" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
+      <w:pPr>
+        <w:ind w:right="-949"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE97AC6" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41430F4A" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="0008425C" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+    <w:p w14:paraId="3E17DF90" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44AE69B7" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="0008425C" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="34E864CA" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieņēma sociālā darba speciālists: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526F6C2E" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6379"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="721A7788" w14:textId="77777777" w:rsidR="00CC4ECA" w:rsidRPr="0008425C" w:rsidRDefault="00CC4ECA" w:rsidP="00CC4ECA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(paraksts un paraksta atšifrējums)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1795EF8A" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6379"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0008425C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0008425C">
+    </w:p>
+    <w:p w14:paraId="6E1337E7" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6379"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                SAŅEMTS:</w:t>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725490A7" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">SAŅEMTS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313E3AB3" w14:textId="77777777" w:rsidR="0068376A" w:rsidRDefault="0068376A" w:rsidP="0068376A">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>_____. _____. 20____.  Nr.: _____________________</w:t>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="006F61CA" w:rsidSect="004A5D23">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____. _____. 20_____.  Nr. ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5940E067" w14:textId="1EF7A797" w:rsidR="00493AA8" w:rsidRPr="00FD6B31" w:rsidRDefault="00493AA8" w:rsidP="0068376A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00493AA8" w:rsidRPr="00FD6B31" w:rsidSect="009D0DD8">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="849" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6B4436E8" w14:textId="77777777" w:rsidR="00074D4A" w:rsidRDefault="00074D4A" w:rsidP="001414D6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6C3B37A0" w14:textId="77777777" w:rsidR="00074D4A" w:rsidRDefault="00074D4A" w:rsidP="001414D6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
+  <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="25A9D0AC" w14:textId="123D59E7" w:rsidR="00066FCE" w:rsidRDefault="00066FCE" w:rsidP="00066FCE">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="2FFDC1A8" w14:textId="77777777" w:rsidR="000A60C5" w:rsidRDefault="000A60C5">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="183E9849" w14:textId="77777777" w:rsidR="000A60C5" w:rsidRDefault="000A60C5">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4AA9EE79" w14:textId="77777777" w:rsidR="00074D4A" w:rsidRDefault="00074D4A" w:rsidP="001414D6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="35D60503" w14:textId="77777777" w:rsidR="00074D4A" w:rsidRDefault="00074D4A" w:rsidP="001414D6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3BD691EB" w14:textId="77777777" w:rsidR="000A60C5" w:rsidRDefault="000A60C5">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="29BB944B" w14:textId="77777777" w:rsidR="00B91A18" w:rsidRPr="002E535C" w:rsidRDefault="00B91A18" w:rsidP="00B91A18">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>APSTIPRINĀTS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1C34BAA5" w14:textId="77777777" w:rsidR="00B91A18" w:rsidRPr="002E535C" w:rsidRDefault="00B91A18" w:rsidP="00B91A18">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ar Bauskas novada Sociālā dienesta </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2DE904AA" w14:textId="2076883E" w:rsidR="00B91A18" w:rsidRPr="002E535C" w:rsidRDefault="00F37D5D" w:rsidP="00B91A18">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">vadītājas </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>22</w:t>
+    </w:r>
+    <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:r w:rsidR="00B91A18" w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.07.2025. rīkojumu Nr. 2025/1-4/16</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5F64B47D" w14:textId="3354BEE2" w:rsidR="00B91A18" w:rsidRPr="002E535C" w:rsidRDefault="00B91A18" w:rsidP="00B91A18">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>23</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>. pielikums</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="79881C01" w14:textId="77777777" w:rsidR="001414D6" w:rsidRDefault="001414D6">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="1D40A5DD" w14:textId="77777777" w:rsidR="000A60C5" w:rsidRDefault="000A60C5">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13793C22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="176016B0"/>
+    <w:lvl w:ilvl="0" w:tplc="C4D0F8E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36EA6359"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58B0F490"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA72A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="835245B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -2205,132 +2721,435 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1091126067">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF00411"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FDE780A"/>
+    <w:lvl w:ilvl="0" w:tplc="95BCD18E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A03079"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4326BF2"/>
+    <w:lvl w:ilvl="0" w:tplc="AF0E5746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CC4ECA"/>
-    <w:rsid w:val="001B53B6"/>
+    <w:rsidRoot w:val="006044B0"/>
+    <w:rsid w:val="00013A75"/>
+    <w:rsid w:val="00066FCE"/>
+    <w:rsid w:val="0007492A"/>
+    <w:rsid w:val="00074D4A"/>
+    <w:rsid w:val="000926EE"/>
+    <w:rsid w:val="000A3CC0"/>
+    <w:rsid w:val="000A60C5"/>
+    <w:rsid w:val="000A7EB0"/>
+    <w:rsid w:val="00115803"/>
+    <w:rsid w:val="00135F0D"/>
+    <w:rsid w:val="001414D6"/>
+    <w:rsid w:val="00143E9C"/>
+    <w:rsid w:val="001718E8"/>
+    <w:rsid w:val="00171966"/>
+    <w:rsid w:val="002601A5"/>
+    <w:rsid w:val="002653A2"/>
     <w:rsid w:val="002F3B7C"/>
+    <w:rsid w:val="003B7B81"/>
+    <w:rsid w:val="003C2D8F"/>
+    <w:rsid w:val="00425952"/>
+    <w:rsid w:val="004559B9"/>
+    <w:rsid w:val="00493AA8"/>
     <w:rsid w:val="004A5D23"/>
+    <w:rsid w:val="004F706B"/>
+    <w:rsid w:val="00517FE0"/>
+    <w:rsid w:val="00524DC8"/>
+    <w:rsid w:val="005F3603"/>
+    <w:rsid w:val="006044B0"/>
+    <w:rsid w:val="0067261B"/>
+    <w:rsid w:val="0068376A"/>
+    <w:rsid w:val="00696004"/>
+    <w:rsid w:val="006964AA"/>
+    <w:rsid w:val="006D3DC4"/>
     <w:rsid w:val="006F61CA"/>
-    <w:rsid w:val="00CC4ECA"/>
-    <w:rsid w:val="00FA3AD0"/>
+    <w:rsid w:val="00722833"/>
+    <w:rsid w:val="00722FE3"/>
+    <w:rsid w:val="00805261"/>
+    <w:rsid w:val="00823D25"/>
+    <w:rsid w:val="008251BA"/>
+    <w:rsid w:val="00886248"/>
+    <w:rsid w:val="008C535B"/>
+    <w:rsid w:val="009D0DD8"/>
+    <w:rsid w:val="00A20BEE"/>
+    <w:rsid w:val="00A348CC"/>
+    <w:rsid w:val="00A84489"/>
+    <w:rsid w:val="00A9286C"/>
+    <w:rsid w:val="00AD38E6"/>
+    <w:rsid w:val="00AD428D"/>
+    <w:rsid w:val="00B43026"/>
+    <w:rsid w:val="00B91A18"/>
+    <w:rsid w:val="00C8575A"/>
+    <w:rsid w:val="00DE7944"/>
+    <w:rsid w:val="00E24B67"/>
+    <w:rsid w:val="00E569E4"/>
+    <w:rsid w:val="00E7564B"/>
+    <w:rsid w:val="00E95D35"/>
+    <w:rsid w:val="00F07210"/>
+    <w:rsid w:val="00F37D5D"/>
+    <w:rsid w:val="00FD6B31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4BF8BCA1"/>
+  <w14:docId w14:val="68F4544F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{333D4946-C9EE-474C-B16C-650A0E4D6F49}"/>
+  <w15:docId w15:val="{21380683-C091-40A4-A0D3-0C22A1B73CDA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2658,158 +3477,227 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC4ECA"/>
+    <w:rsid w:val="006044B0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Galvene">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006044B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006044B0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC4ECA"/>
+    <w:rsid w:val="000926EE"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC4ECA"/>
+    <w:rsid w:val="001414D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-    <w:name w:val="Galvene Rakstz."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Galvene"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CC4ECA"/>
+    <w:rsid w:val="001414D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A7EB0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A7EB0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="755397144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3068,54 +3956,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>3000</Words>
-  <Characters>1711</Characters>
+  <Words>2022</Words>
+  <Characters>1154</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Nosaukums</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4702</CharactersWithSpaces>
+  <CharactersWithSpaces>3170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kalnina Molotoka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>