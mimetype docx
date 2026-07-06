--- v0 (2025-11-07)
+++ v1 (2026-07-06)
@@ -1,122 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="051B2ACC" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="007936E1" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-[...71 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2705DA6F" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4632"/>
       </w:tblGrid>
       <w:tr w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w14:paraId="707EF5A5" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="286"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -145,481 +80,529 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bauskas novada Sociālajam dienestam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w14:paraId="6699DE29" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="548"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51A29E25" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="007E0393" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="51A29E25" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="007E0393" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w14:paraId="18013D78" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="573"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37ECBA3D" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="37ECBA3D" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB18CDB" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="0FB18CDB" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2975671B" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00D3759F" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="2975671B" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00D3759F" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w14:paraId="17C2A8C4" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="029FE317" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="029FE317" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>personas kods)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AD78933" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="4AD78933" w14:textId="198E2EC0" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A61B0D">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="49B74AF0" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00D3759F" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="49B74AF0" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00D3759F" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w14:paraId="5C9D06EF" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21D116EF" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00DF71BD" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="21D116EF" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00DF71BD" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(deklarētā dzīvesvietas adrese)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D699D59" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00DF71BD" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="6D699D59" w14:textId="7EA43C56" w:rsidR="00590A0E" w:rsidRPr="00DF71BD" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF71BD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="07C646F6" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00C320A8" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="07C646F6" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00C320A8" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w14:paraId="5C90CBB7" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="680"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1FE82D" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="4E2B8027" w14:textId="77777777" w:rsidR="00634116" w:rsidRDefault="00634116" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(faktiskā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dzīvesv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(faktiskā dzīvesvietas adrese</w:t>
+              <w:t xml:space="preserve"> adrese</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, ja atšķiras no deklarētās adreses</w:t>
+              <w:t xml:space="preserve">, ja atšķiras no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dekl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. adreses</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF71BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561AC8A8" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00B3594A" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="75E02AF6" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="561AC8A8" w14:textId="77777777" w:rsidR="00634116" w:rsidRPr="00B3594A" w:rsidRDefault="00634116" w:rsidP="00634116">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w14:paraId="7FCEBCDE" w14:textId="77777777" w:rsidTr="00B94EAE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39E420E5" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w:rsidRDefault="00590A0E" w:rsidP="00B94EAE">
+          <w:p w14:paraId="39E420E5" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00A61B0D" w:rsidRDefault="00590A0E" w:rsidP="00634116">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(t</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ālrunis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, e-pasts</w:t>
             </w:r>
             <w:r w:rsidRPr="00A61B0D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39307C05" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1412B0E6" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-      <w:pPr>
+    <w:p w14:paraId="1412B0E6" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00634116" w:rsidRDefault="00590A0E" w:rsidP="00B83393">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A61B0D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00634116">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C191C4E" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-      <w:pPr>
+    <w:p w14:paraId="2424B64C" w14:textId="4ED65C1B" w:rsidR="00590A0E" w:rsidRDefault="00634116" w:rsidP="00B83393">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk161930316"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t>par ilgstošas sociālās aprūpes un sociālās rehabilitācijas pakalpojumu institūcijā piešķiršanu pilngadīgai personai</w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>par ilgstošā</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A0E" w:rsidRPr="00634116">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s sociālās aprūpes un sociālās rehabilitācijas pakalpojumu institūcijā piešķiršanu pilngadīgai personai</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5A5FB161" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-      <w:pPr>
+    <w:p w14:paraId="5C7396EB" w14:textId="77777777" w:rsidR="00B83393" w:rsidRPr="006B3E9F" w:rsidRDefault="00B83393" w:rsidP="00B83393">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2F725634" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F725634" w14:textId="77220CEB" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00B568CF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ūdzu piešķirt ilgstošās </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">sociālās </w:t>
       </w:r>
       <w:r w:rsidRPr="00B568CF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>aprūpes un sociālās rehabilitācijas pakalpojumu institūcijā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Sakarā ar to, ka ______________________________________________________________________ </w:t>
+        <w:t xml:space="preserve">. Sakarā ar to, ka </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5061E580" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AE4CD2" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -638,1121 +621,1812 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6158C0" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00B568CF" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B568CF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pakalpojumu vēlos saņemt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5496C718" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00F15DCB" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3B853110" w14:textId="5A4E8E46" w:rsidR="00634116" w:rsidRPr="00634116" w:rsidRDefault="00634116" w:rsidP="00590A0E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LSK SAC “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F15DCB">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Derpele</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F15DCB">
-[...8 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0EE610" w14:textId="77777777" w:rsidR="00634116" w:rsidRPr="00634116" w:rsidRDefault="005B4101" w:rsidP="00590A0E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00634116">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LSK SAC “Atvasara”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150A2BFD" w14:textId="44A88317" w:rsidR="00590A0E" w:rsidRPr="00634116" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="424633FE" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00AF5A37" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00634116">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cits________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00634116">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424633FE" w14:textId="0C15CA7C" w:rsidR="00590A0E" w:rsidRPr="00AF5A37" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5A37">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Iesniegumam pievienotie dokumenti </w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00997077">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>esniegumam pievienoti</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5A37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenti </w:t>
+      </w:r>
+      <w:r w:rsidR="00997077" w:rsidRPr="00A42601">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00997077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(atzīmēt pievienotos</w:t>
+        <w:t>atzīmējiet atbilstošo</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5A37">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A458220" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-      <w:pPr>
+    <w:p w14:paraId="606C3671" w14:textId="460C7661" w:rsidR="00A42601" w:rsidRPr="00A42601" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ģimenes ārsta izsniegta izziņa par personas veselības stāvokli, kurā norādīts(-i) funkcionālo traucējumu veids(-i) un akūtas infekcijas (piemēram, plaušu tuberkuloze aktīvajā stadijā, akūtas infekcijas slimības) pazīmes (ja tādas ir), kas var ietekmēt sociālo pakalpojumu sniegšanas kārtību;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="414142"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00427E2A">
-[...77 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A42601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izziņā papildus norāda rekomendācijas aprūpei un profilaksei, ja persona vēlas saņemt aprūpi mājās, pakalpojumu grupu mājā (dzīvoklī), pusceļa mājā, dienas aprūpes centrā, specializētās darbnīcas pakalpojumu, īslaicīgās sociālās aprūpes jeb atelpas brīža pakalpojumu vai ilgstošas sociālās aprūpes un sociālās rehabilitācijas pakalpojumu institūcijā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F575828" w14:textId="77777777" w:rsidR="00A42601" w:rsidRPr="00A42601" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...35 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>psihiatra atzinums par personas psihisko veselību un speciālajām (psihiatriskajām) kontrindikācijām sociālo pakalpojumu saņemšanai (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attiecināms tikai uz personām ar garīga rakstura traucējumiem, ja tās vēlas saņemt aprūpi mājās, pakalpojumu grupu mājā (dzīvoklī), pusceļa mājā, dienas aprūpes centrā, specializētās darbnīcas pakalpojumu, īslaicīgās sociālās aprūpes jeb atelpas brīža pakalpojumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EFAAD2" w14:textId="14DDD5C5" w:rsidR="00590A0E" w:rsidRPr="00A42601" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>pusceļa mājā, dienas aprūpes centrā, specializētās darbnīcas pakalpojumu, īslaicīgās sociālās aprūpes jeb atelpas brīža pakalpojumu</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="78EFAAD2" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+        <w:t>citi dokumenti: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A407108" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="0073594E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002039FD">
-[...56 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00AF5A37">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Parakstot šo iesniegumu, apliecinu, ka:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="353D0D88" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00CB0BFE" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+        <w:t xml:space="preserve">Parakstot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073594E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>šo iesniegumu, apliecinu, ka:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353D0D88" w14:textId="208F230D" w:rsidR="00590A0E" w:rsidRPr="0073594E" w:rsidRDefault="0073594E" w:rsidP="00590A0E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D6584">
+      <w:r w:rsidRPr="0073594E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nepieciešamo sociālo pakalpojumu nodrošināšanu, ievērojot Bauskas novada Sociālā dienesta personas datu apstrādes aizsardzības politiku un normatīvo aktu prasības</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>piekrītu, ka Bauskas novada Sociālajā dienestā tiek veikta manu personas datu apstrāde saskaņā ar man nepieciešamo sociālo pakalpojumu / sociālās palīdzības nodrošināšanu, ievērojot Bauskas novada pašvaldības personas datu apstrādes aizsardzības politiku un normatīvo aktu prasības</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A0E" w:rsidRPr="0073594E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023CFB25" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="009D6584" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0BFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>piekrītu manas maksātspējas novērtēšanai, aizpildot iztikas līdzekļu deklarāciju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787B5AA8" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00B568CF" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+    <w:p w14:paraId="2F51E349" w14:textId="3C1E4160" w:rsidR="00590A0E" w:rsidRPr="009E31D4" w:rsidRDefault="00590A0E" w:rsidP="009E31D4">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563F63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>visas sniegtās ziņas ir precīzas un patiesas un apzinos, ka par nepatiesu ziņu sniegšanu iestājas atbildība, saskaņā ar normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F51E349" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="6FBEDAAF" w14:textId="77777777" w:rsidR="009E31D4" w:rsidRPr="009E31D4" w:rsidRDefault="009E31D4" w:rsidP="009E31D4">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7389227C" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="002039FD" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="-99"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lēmumu</w:t>
       </w:r>
       <w:r w:rsidRPr="002039FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vēlos saņemt (izvēlieties vienu saņemšanas veidu):</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> vēlos saņemt (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>izvēlieties vienu saņemšanas veidu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002039FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFCED60" w14:textId="4CE88D95" w:rsidR="00590A0E" w:rsidRPr="00FD351D" w:rsidRDefault="00590A0E" w:rsidP="00F82360">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:left="709" w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektroniski uz ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD351D" w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niegumā norādīto e-pasta adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782B5F4D" w14:textId="779E8F82" w:rsidR="00590A0E" w:rsidRPr="00FD351D" w:rsidRDefault="00590A0E" w:rsidP="00F82360">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:left="709" w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pa pastu uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD351D" w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklarētās dzīvesvietas adresi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F40EAD" w14:textId="3B0EC274" w:rsidR="00590A0E" w:rsidRPr="00FD351D" w:rsidRDefault="00590A0E" w:rsidP="00F82360">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="567" w:right="-96"/>
+        <w:ind w:left="709" w:right="-96"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klātienē kādā no Bauskas novada Sociālā dienesta klientu pieņemšanas vietām </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD351D" w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>norādiet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E3C682" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="584343E3" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+    <w:p w14:paraId="584343E3" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00FD351D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="-567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Dokumentus iesniedza pilnvarotā persona:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2790536D" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00D119B9" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-[...2 lines deleted...]
-        <w:ind w:left="-567"/>
+    <w:p w14:paraId="2790536D" w14:textId="20C2FDFB" w:rsidR="00590A0E" w:rsidRPr="00D119B9" w:rsidRDefault="00590A0E" w:rsidP="00FD351D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">__________________________________                            </w:t>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00120863">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DD4F04" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00120863" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-[...2 lines deleted...]
-        <w:ind w:left="-567"/>
+    <w:p w14:paraId="4C17517B" w14:textId="76E1FD2F" w:rsidR="00FD351D" w:rsidRDefault="00590A0E" w:rsidP="00FD351D">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD351D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (personas kods)</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D119B9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (vārds, uzvārds)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBF820C" w14:textId="77777777" w:rsidR="00FD351D" w:rsidRDefault="00FD351D" w:rsidP="00FD351D">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DD4F04" w14:textId="359DB898" w:rsidR="00590A0E" w:rsidRPr="00120863" w:rsidRDefault="00590A0E" w:rsidP="00FD351D">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD351D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:tab/>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532D4529" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="00FD351D" w:rsidRDefault="00590A0E" w:rsidP="00FD351D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-        <w:ind w:left="-567" w:right="-949"/>
+      <w:r w:rsidRPr="00537174">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(izdevēja iestādes nosaukums, vieta, datums, numurs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC327A4" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRDefault="00590A0E" w:rsidP="00FD351D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD467B6" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="0008425C" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-[...1 lines deleted...]
-        <w:ind w:left="-567" w:right="-949"/>
+    <w:p w14:paraId="56BAE01F" w14:textId="77777777" w:rsidR="00FD351D" w:rsidRDefault="00FD351D" w:rsidP="00FD351D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753927FC" w14:textId="54309DB4" w:rsidR="009956A4" w:rsidRDefault="00662392" w:rsidP="009956A4">
+      <w:pPr>
+        <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0008425C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Datums: ____.____.20____</w:t>
+      </w:r>
+      <w:r w:rsidR="009956A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r w:rsidR="009956A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datums: ___.___.20_____           </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0008425C">
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="009956A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Iesniedzēja paraksts:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0008425C">
+      <w:r w:rsidR="009956A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">   _____________________________</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">  ____</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0008425C">
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="009956A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="54535AF4" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="0008425C" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBFE995" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
+      <w:pPr>
+        <w:ind w:right="-949"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5970B67E" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD529E5" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="0008425C" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+    <w:p w14:paraId="5415F6E9" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38B4F535" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="0008425C" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="69AE1B23" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieņēma sociālā darba speciālists: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57540D64" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6379"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="112FC2E1" w14:textId="77777777" w:rsidR="00590A0E" w:rsidRPr="0008425C" w:rsidRDefault="00590A0E" w:rsidP="00590A0E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(paraksts un paraksta atšifrējums)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E92A2F3" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6379"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0008425C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0008425C">
+    </w:p>
+    <w:p w14:paraId="6A821426" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6379"/>
+        </w:tabs>
+        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                SAŅEMTS:</w:t>
-[...7 lines deleted...]
-        <w:ind w:left="-567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4BE7C6" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0008425C">
+        <w:t xml:space="preserve">SAŅEMTS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0754F8" w14:textId="77777777" w:rsidR="009956A4" w:rsidRDefault="009956A4" w:rsidP="009956A4">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Paraksts:                                                          </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0008425C">
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>_____. _____. 20____.  Nr.: _____________________</w:t>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="006F61CA" w:rsidRPr="00590A0E" w:rsidSect="004A5D23">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____. _____. 20_____.  Nr. ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ED9F8D" w14:textId="0BD13DB6" w:rsidR="006F61CA" w:rsidRPr="00D0441D" w:rsidRDefault="006F61CA" w:rsidP="00D0441D">
+      <w:pPr>
+        <w:ind w:right="-3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006F61CA" w:rsidRPr="00D0441D" w:rsidSect="00634116">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="849" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="849" w:bottom="1134" w:left="1701" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="768E07B3" w14:textId="77777777" w:rsidR="008219B8" w:rsidRDefault="008219B8" w:rsidP="00634116">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="08159739" w14:textId="77777777" w:rsidR="008219B8" w:rsidRDefault="008219B8" w:rsidP="00634116">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="6BCE8108" w14:textId="05300F6F" w:rsidR="00470D4B" w:rsidRDefault="00470D4B" w:rsidP="00470D4B">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="33F3F6A1" w14:textId="77777777" w:rsidR="00B73054" w:rsidRDefault="00B73054">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3C77139F" w14:textId="77777777" w:rsidR="00B73054" w:rsidRDefault="00B73054">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6259EC86" w14:textId="77777777" w:rsidR="008219B8" w:rsidRDefault="008219B8" w:rsidP="00634116">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0E8B6514" w14:textId="77777777" w:rsidR="008219B8" w:rsidRDefault="008219B8" w:rsidP="00634116">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="381B231E" w14:textId="77777777" w:rsidR="00B73054" w:rsidRDefault="00B73054">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="10F43D62" w14:textId="77777777" w:rsidR="00662392" w:rsidRPr="002E535C" w:rsidRDefault="00662392" w:rsidP="00662392">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>APSTIPRINĀTS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="04E3894F" w14:textId="77777777" w:rsidR="00662392" w:rsidRPr="002E535C" w:rsidRDefault="00662392" w:rsidP="00662392">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ar Bauskas novada Sociālā dienesta </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="281751B9" w14:textId="4FC97560" w:rsidR="00662392" w:rsidRPr="002E535C" w:rsidRDefault="00662392" w:rsidP="00662392">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">vadītājas </w:t>
+    </w:r>
+    <w:r w:rsidR="00B94D7E">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>22</w:t>
+    </w:r>
+    <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.07.2025. rīkojumu Nr. 2025/1-4/16</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="21A6FEA0" w14:textId="22B69660" w:rsidR="00662392" w:rsidRPr="002E535C" w:rsidRDefault="00662392" w:rsidP="00662392">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002E535C">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>. pielikums</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7CB347D7" w14:textId="77777777" w:rsidR="00634116" w:rsidRDefault="00634116">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="65B76138" w14:textId="77777777" w:rsidR="00B73054" w:rsidRDefault="00B73054">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="072666E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62361DB4"/>
+    <w:lvl w:ilvl="0" w:tplc="C26AF36A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11C141B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8432E922"/>
+    <w:lvl w:ilvl="0" w:tplc="5FF6BB80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45811CB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7586003E"/>
+    <w:lvl w:ilvl="0" w:tplc="9D1A610C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA72A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="835245B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -1831,133 +2505,180 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1091126067">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC4ECA"/>
+    <w:rsid w:val="000D3F8B"/>
+    <w:rsid w:val="000E0A40"/>
     <w:rsid w:val="002F3B7C"/>
+    <w:rsid w:val="00400949"/>
+    <w:rsid w:val="00440DEC"/>
+    <w:rsid w:val="00470D4B"/>
     <w:rsid w:val="004A5D23"/>
+    <w:rsid w:val="004F6299"/>
+    <w:rsid w:val="00537174"/>
     <w:rsid w:val="00590A0E"/>
+    <w:rsid w:val="005B4101"/>
+    <w:rsid w:val="00613E36"/>
+    <w:rsid w:val="00634116"/>
+    <w:rsid w:val="00662392"/>
+    <w:rsid w:val="006B3E9F"/>
     <w:rsid w:val="006F61CA"/>
-    <w:rsid w:val="00833573"/>
+    <w:rsid w:val="0073594E"/>
+    <w:rsid w:val="008219B8"/>
+    <w:rsid w:val="009956A4"/>
+    <w:rsid w:val="00997077"/>
+    <w:rsid w:val="009E31D4"/>
+    <w:rsid w:val="00A42601"/>
+    <w:rsid w:val="00B27D5B"/>
+    <w:rsid w:val="00B57EC7"/>
+    <w:rsid w:val="00B73054"/>
+    <w:rsid w:val="00B83393"/>
+    <w:rsid w:val="00B94D7E"/>
+    <w:rsid w:val="00C22573"/>
+    <w:rsid w:val="00CB50A3"/>
     <w:rsid w:val="00CC4ECA"/>
-    <w:rsid w:val="00FA3AD0"/>
+    <w:rsid w:val="00D0441D"/>
+    <w:rsid w:val="00D72952"/>
+    <w:rsid w:val="00DF4037"/>
+    <w:rsid w:val="00F82360"/>
+    <w:rsid w:val="00FD351D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4BF8BCA1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{333D4946-C9EE-474C-B16C-650A0E4D6F49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2285,55 +3006,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC4ECA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
@@ -2381,62 +3097,106 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC4ECA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC4ECA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00634116"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00634116"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="1276862942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2695,54 +3455,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2674</Words>
-  <Characters>1525</Characters>
+  <Words>2277</Words>
+  <Characters>1298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4191</CharactersWithSpaces>
+  <CharactersWithSpaces>3568</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kalnina Molotoka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>